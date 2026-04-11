--- v0 (2026-02-25)
+++ v1 (2026-04-11)
@@ -1,8508 +1,2045 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb70fb83764c244f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2fad13f2247844689f927aef1d5a74a2.psmdcp" Id="R189bdbe4dba7437a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c11b7f8952f479c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c3446879513142d6931aa194374c4b4a.psmdcp" Id="Rd4e94639c34149a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="Tjenester" sheetId="1" r:id="rId2"/>
-    <x:sheet name="Prosjekter" sheetId="2" r:id="rId3"/>
+    <x:sheet name="Ydelser" sheetId="1" r:id="rId2"/>
+    <x:sheet name="Projekter" sheetId="2" r:id="rId3"/>
     <x:sheet name="Karriere" sheetId="3" r:id="rId4"/>
-    <x:sheet name="Aktuelt" sheetId="4" r:id="rId5"/>
-[...8 lines deleted...]
-    <x:sheet name="Annet" sheetId="13" r:id="rId14"/>
+    <x:sheet name="Nyheder" sheetId="4" r:id="rId5"/>
+    <x:sheet name="Om-os" sheetId="5" r:id="rId6"/>
+    <x:sheet name="Kontakt-os" sheetId="6" r:id="rId7"/>
+    <x:sheet name="Artikler" sheetId="7" r:id="rId8"/>
+    <x:sheet name="Information-om-personbeskyttels" sheetId="8" r:id="rId9"/>
+    <x:sheet name="Interne-artikler" sheetId="9" r:id="rId10"/>
+    <x:sheet name="Kursus-og-arrangementer" sheetId="10" r:id="rId11"/>
+    <x:sheet name="Annet" sheetId="11" r:id="rId12"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Side</x:t>
   </x:si>
   <x:si>
     <x:t>Sist oppdatert</x:t>
   </x:si>
   <x:si>
     <x:t>Ansvarlig 1</x:t>
   </x:si>
   <x:si>
     <x:t>Ansvarlig 2</x:t>
   </x:si>
   <x:si>
     <x:t>E-post sendt</x:t>
   </x:si>
   <x:si>
     <x:t>Status</x:t>
   </x:si>
   <x:si>
-    <x:t>https://norconsult.no/tjenester/arkitektur/</x:t>
-[...2 lines deleted...]
-    <x:t>19.02.2026 10:49</x:t>
+    <x:t>https://norconsult.dk/ydelser/arkitektur/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23.02.2026 19:33</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
-    <x:t>https://norconsult.no/tjenester/arkitektur/bolig-og-fritid/</x:t>
-[...4103 lines deleted...]
-    <x:t>https://norconsult.no/aktuelt/ansvarlig-soeker-dagen-2022/</x:t>
+    <x:t>https://norconsult.dk/ydelser/byggeri/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17.02.2026 09:35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/ydelser/byggeri/bygherreraadgivning/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16.02.2026 14:43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/ydelser/byggeri/bygningsundersoegelser/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04.12.2025 13:29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/ydelser/byggeri/bygningsdrift/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04.12.2025 13:14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/ydelser/byggeri/arbejdsmiljoe/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23.02.2026 10:37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/ydelser/byggeri/vvs-og-ventilation/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04.12.2025 08:49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/ydelser/byggeri/konstruktioner/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04.12.2025 11:54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/ydelser/byggeri/elinstallationer/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18.03.2026 09:07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/ydelser/byggeri/cts/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18.03.2026 09:17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/ydelser/byggeri/commisiong-cx/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17.03.2026 07:49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/ydelser/byggeri/lysdesign/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17.03.2026 10:13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/ydelser/byggeri/energiloesninger-energifaellesskaber/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17.03.2026 07:52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/ydelser/byggeri/brandraadgivning/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09.04.2026 19:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/ydelser/byggeri/akustik-og-stoej/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04.12.2025 12:33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/ydelser/byggeri/almene-boliger/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23.02.2026 10:35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/ydelser/byggeri/senior-og-plejeboliger/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16.02.2026 14:41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/ydelser/byggeri/sundhed-og-hospital/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09.12.2025 14:32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/ydelser/byggeri/daginstitutioner/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23.02.2026 10:36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/ydelser/byggeri/undervisning-og-skoler/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/ydelser/byggeri/erhverv/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04.12.2025 15:35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/ydelser/byggeri/pharma-og-laboratorier/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04.12.2025 15:15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/ydelser/byggeri/kultur-og-idraet/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04.12.2025 08:37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/ydelser/byggeri/renovering-og-transformation/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16.02.2026 14:42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/ydelser/baeredygtighedsraadgivning/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25.05.2023 19:39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/ydelser/baeredygtighedsraadgivning/baeredygtighedsledelse/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06.07.2023 08:44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/ydelser/baeredygtighedsraadgivning/dgnb/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/ydelser/baeredygtighedsraadgivning/certificeringer/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08.07.2025 11:10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/ydelser/baeredygtighedsraadgivning/lca/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08.07.2025 11:11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/ydelser/baeredygtighedsraadgivning/eu-taksonomi/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06.07.2023 08:46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/ydelser/digitalisering/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06.11.2024 10:30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/ydelser/digitalisering/digital-projektering/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05.03.2024 14:02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/ydelser/miljoe-og-geoteknik/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01.08.2025 08:32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/ydelser/miljoe-og-geoteknik/geotekniske-undersoegelser/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06.03.2025 08:28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/ydelser/miljoe-og-geoteknik/geoteknisk-tilsyn/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14.05.2024 07:46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/ydelser/miljoe-og-geoteknik/geotekniske-laboratorieforsoeg/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25.10.2023 11:26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/ydelser/miljoe-og-geoteknik/geoteknisk-raadgivning/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25.10.2023 11:46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/ydelser/miljoe-og-geoteknik/miljoeundersoegelse/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09.10.2024 11:38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/ydelser/miljoe-og-geoteknik/forklassificering/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.10.2024 08:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/ydelser/miljoe-og-geoteknik/oprensning/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.10.2024 08:01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/ydelser/miljoe-og-geoteknik/edd/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09.10.2024 11:25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/ydelser/miljoe-og-geoteknik/vvm-og-miljoevurdering/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27.09.2023 14:24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/ydelser/miljoe-og-geoteknik/bygningskortlaegning/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09.10.2024 11:26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/ydelser/miljoe-og-geoteknik/ressourcekortlaegning/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/ydelser/miljoe-og-geoteknik/akustik-og-stoej/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28.05.2024 13:11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/ydelser/life-science/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.03.2026 08:32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/ydelser/life-science/projektledelse-og-raadgivning/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30.04.2025 06:39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/ydelser/life-science/audit/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30.04.2025 06:41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/ydelser/life-science/qa-quality-assurance/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/ydelser/life-science/produktionssupport/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30.04.2025 06:40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/ydelser/life-science/qc-quality-control/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/ydelser/life-science/proceskendskab/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29.02.2024 12:30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/ydelser/life-science/automation/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/ydelser/life-science/mekanik/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/ydelser/life-science/el-og-instrumentering/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/ydelser/life-science/maskinsikkerhed/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04.03.2025 10:57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/ydelser/life-science/baeredygtighed-gennem-miljoeledelse/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16.12.2025 06:42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/ydelser/vand/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01.05.2025 06:29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/ydelser/vand/grundvandsundersoegelser/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24.05.2023 14:08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/ydelser/vand/proevepumpning-og-grundvandssaenkning/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24.05.2023 14:09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/ydelser/vand/regnvand/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01.05.2025 06:30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/ydelser/vand/skybrudssikring/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/ydelser/vand/spildevand/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01.05.2025 06:31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/ydelser/vand/myndighedstilladelser/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24.05.2023 14:11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/ydelser/forsvar-og-beredskab/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02.12.2025 12:31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/projekter/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26.03.2026 12:15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/projekter/dtu-vindenergi-risoe/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19.03.2026 10:48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/projekter/ravnkildevej/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.12.2025 10:24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/projekter/widex/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19.03.2026 10:44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/projekter/comfort-hotel-copenhagen-airport/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19.03.2026 10:35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/projekter/trust/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.12.2025 10:31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/projekter/dtu-samlet/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.12.2025 10:32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/projekter/oestre-landsret/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.12.2025 10:33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/projekter/danmarks-rockmuseum/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.12.2025 10:35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/projekter/den-nye-bydel-i-valby/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/projekter/dtu-b112/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19.03.2026 10:51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/projekter/den-groenne-fatning/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/projekter/groennegaarden/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.12.2025 10:27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/projekter/artillerivej-daginstitution/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.12.2025 10:29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/projekter/theodora-hus/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.12.2025 10:36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/projekter/psykiatrisk-center-ballerup/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/projekter/banemarksvej/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/projekter/dalum-papirfabrik/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.12.2025 09:57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/projekter/hoerkaer/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.12.2025 09:43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/projekter/kirkebjerg-soepark/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.12.2025 09:53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/projekter/thors-have/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.12.2025 09:52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/projekter/skovskolen-campusomraade/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/projekter/lindholm-soepark/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/projekter/groenttorvet/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/projekter/rudersdalsvej/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/projekter/espelunden/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/projekter/klitmoellervej/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/projekter/aggersvold-gods/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19.03.2026 10:39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/projekter/silkeborg-politistation/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.12.2025 10:37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/projekter/broenshoej-sognecenter/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/projekter/gl-estrup-landbrugsmuseum/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.12.2025 10:38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/projekter/socialpsykiatriske-boliger-i-aars/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/projekter/aabenraa-psykiatri/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19.03.2026 10:41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/projekter/skolen-i-sydhavnen/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.12.2025 10:39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/projekter/lundehusskolen/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/projekter/ny-sengebygning-sydvestjysk-sygehus-esbjerg/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26.02.2026 13:30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/projekter/oestjyllands-brandvaesen/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26.02.2026 08:19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/projekter/kolding-sky/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/projekter/maltgaarden/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.12.2025 10:07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/projekter/ambulatorieklynge-242-svs-esbjerg/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26.02.2026 08:22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/projekter/aarhus-universitetshospital/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/projekter/bryggens-bastion-faste-batteri/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.12.2025 09:46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/projekter/skolen-ved-sundet/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19.03.2026 10:46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/projekter/elverhoejen-falkevaenget/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.12.2025 10:02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/projekter/roskilde-festival-hoejskole/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.12.2025 10:01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/projekter/skolecenter-jetsmark/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/projekter/groennebro/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.12.2025 09:42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/projekter/papiroeen-christiansholm/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.12.2025 09:51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/projekter/kontorvaerket-i-valby/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.12.2025 09:55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/projekter/duegaarden/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.12.2025 09:48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/projekter/almene-boliger-i-gistrup/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26.02.2026 13:31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/projekter/familieboliger-i-solbjerg/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/projekter/nordbjerg/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.12.2025 10:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/projekter/overlundgaarden/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.12.2025 09:59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/projekter/mariager-havn/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09.12.2025 14:44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/projekter/enghaven-noerresundby/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.12.2025 09:58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/projekter/herlev-bymidte/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.12.2025 10:26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/projekter/frejlev-skole-specialklasser/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/projekter/kulturskolen-i-stoevring/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26.02.2026 13:34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/projekter/faarvang-aeldrecenter/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.12.2025 10:30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/projekter/malling-plejehjem/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06.01.2026 12:59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/projekter/anicura-aarhus-dyrehospital/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/projekter/lyngbyhus/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26.02.2026 08:05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/projekter/nordre-fasanvej/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/projekter/perron-1-skanderborg-museum/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27.02.2026 07:35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/projekter/hoejbro-plads/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.12.2025 09:43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/projekter/cirkusbygningen/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26.02.2026 07:57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/projekter/john-winthers-plads/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.03.2026 08:34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/projekter/nykoebing-falster-sygehus/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.03.2026 12:08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/projekter/tekniq/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.03.2026 13:06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/projekter/idraetscenter-jammerbugt/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.03.2026 14:40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/projekter/smedens-have/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.03.2026 08:48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/projekter/miljoeprojekt-akf/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17.03.2026 09:29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/projekter/sjaellandsparken/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19.03.2026 12:23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/karriere/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.03.2026 13:39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/karriere/ledige-stillinger/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31.03.2025 14:27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/karriere/ledige-stillinger/req-1614/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30.05.2023 17:23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/karriere/ledige-stillinger/req-442/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30.05.2023 17:24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/karriere/ledige-stillinger/req-430/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/karriere/ledige-stillinger/req-3082/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/karriere/ledige-stillinger/req-2853/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/karriere/ledige-stillinger/req-2855/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30.05.2023 17:25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/karriere/ledige-stillinger/req-3748/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/karriere/ledige-stillinger/req-418/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/karriere/ledige-stillinger/req-445/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/karriere/ledige-stillinger/req-2192/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30.05.2023 17:26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/karriere/ledige-stillinger/req-2888/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/karriere/ledige-stillinger/req-800/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/karriere/ledige-stillinger/req-426/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/karriere/ledige-stillinger/req-3750/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30.05.2023 17:27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/karriere/ledige-stillinger/req-413/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/karriere/ledige-stillinger/req-1644/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/karriere/ledige-stillinger/req-2890/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/karriere/ledige-stillinger/req-2208/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/karriere/ledige-stillinger/req-412/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30.05.2023 17:28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/karriere/ledige-stillinger/req-423/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/karriere/ledige-stillinger/req-3493/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/karriere/ledige-stillinger/req-414/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/karriere/ledige-stillinger/req-416/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/karriere/ledige-stillinger/req-424/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/karriere/ledige-stillinger/req-3083/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30.05.2023 17:29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/karriere/ledige-stillinger/req-427/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/karriere/ledige-stillinger/req-446/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/karriere/ledige-stillinger/req-2422/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/karriere/ledige-stillinger/req-3746/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30.05.2023 17:30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/karriere/ledige-stillinger/req-2860/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/karriere/ledige-stillinger/req-1247/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/karriere/ledige-stillinger/req-2857/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/karriere/ledige-stillinger/req-783/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30.05.2023 17:31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/karriere/ledige-stillinger/req-1665/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/karriere/ledige-stillinger/req-668/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/karriere/ledige-stillinger/req-3757/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/karriere/ledige-stillinger/req-1652/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/karriere/ledige-stillinger/req-1642/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30.05.2023 17:32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/karriere/ledige-stillinger/req-61/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/karriere/ledige-stillinger/req-3317/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/karriere/ledige-stillinger/req-769/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/karriere/ledige-stillinger/req-2854/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30.05.2023 17:33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/karriere/ledige-stillinger/req-2392/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/karriere/ledige-stillinger/req-447/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/karriere/ledige-stillinger/req-1220/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/karriere/ledige-stillinger/req-2856/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/karriere/ledige-stillinger/req-417/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30.05.2023 17:34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/karriere/ledige-stillinger/req-772/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/karriere/ledige-stillinger/req-3845/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30.05.2023 17:35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/karriere/ledige-stillinger/req-3848/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/karriere/ledige-stillinger/req-3846/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/karriere/ledige-stillinger/req-3588/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/karriere/ledige-stillinger/req-3914/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30.05.2023 17:36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/karriere/ledige-stillinger/req-3924/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/karriere/ledige-stillinger/req-3860/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/karriere/ledige-stillinger/req-3958/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/karriere/ledige-stillinger/req-3947/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/karriere/ledige-stillinger/req-3802/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30.05.2023 17:37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/karriere/ledige-stillinger/req-3954/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/karriere/ledige-stillinger/req-3803/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/karriere/ledige-stillinger/req-3966/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/karriere/ledige-stillinger/req-3973/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30.05.2023 17:38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/karriere/ledige-stillinger/req-3982/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/karriere/ledige-stillinger/req-3584/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30.05.2023 17:39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/karriere/ledige-stillinger/req-3953/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/karriere/ledige-stillinger/req-3877/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/karriere/ledige-stillinger/req-3993/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/karriere/ledige-stillinger/req-3995/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/karriere/ledige-stillinger/req-3996/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30.05.2023 17:40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/karriere/ledige-stillinger/req-3994/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/karriere/ledige-stillinger/req-431/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/karriere/ledige-stillinger/req-4003/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/karriere/ledige-stillinger/req-4006/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30.05.2023 17:41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/karriere/ledige-stillinger/req-4002/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/karriere/ledige-stillinger/req-3874/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/karriere/ledige-stillinger/req-3941/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/karriere/ledige-stillinger/req-3939/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/karriere/ledige-stillinger/req-3951/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30.05.2023 17:42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/karriere/ledige-stillinger/req-3850/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/karriere/ledige-stillinger/req-4001/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/karriere/ledige-stillinger/req-4005/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/karriere/ledige-stillinger/req-4007/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/karriere/ledige-stillinger/req-4009/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30.05.2023 17:43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/karriere/ledige-stillinger/req-4010/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/karriere/ledige-stillinger/req-2940/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/karriere/ledige-stillinger/req-3881/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/karriere/ledige-stillinger/req-4004/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/karriere/ledige-stillinger/req-4008/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30.05.2023 17:44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/karriere/ledige-stillinger/req-4011/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/karriere/ledige-stillinger/req-4012/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/karriere/ledige-stillinger/req-4013/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/karriere/ledige-stillinger/req-3861/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/karriere/ledige-stillinger/req-3882/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30.05.2023 17:45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/karriere/ledige-stillinger/req-3937/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/karriere/ledige-stillinger/req-3955/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/karriere/ledige-stillinger/req-3908/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/karriere/ledige-stillinger/req-3977/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/karriere/ledige-stillinger/req-3979/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/karriere/ledige-stillinger/req-3980/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30.05.2023 17:46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/karriere/ledige-stillinger/req-3988/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/karriere/ledige-stillinger/req-3883/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/karriere/ledige-stillinger/req-3940/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/karriere/ledige-stillinger/req-3952/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/karriere/ledige-stillinger/req-3851/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30.05.2023 17:47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/karriere/ledige-stillinger/req-3899/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/karriere/ledige-stillinger/req-3971/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/karriere/ledige-stillinger/req-3985/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/karriere/ledige-stillinger/req-3984/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/karriere/ledige-stillinger/req-3990/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30.05.2023 17:48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/karriere/ledige-stillinger/req-3978/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/karriere/ledige-stillinger/req-3987/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/karriere/ledige-stillinger/req-3989/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/karriere/ledige-stillinger/req-3986/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/karriere/ledige-stillinger/vvs-ingenioer-viborg/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14.09.2023 13:42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/karriere/ledige-stillinger/vvs-ingenioer-aalborg/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14.09.2023 13:46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/karriere/hverdagen-i-norconsult/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.03.2026 13:29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/karriere/studenter-og-nyuddannede/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02.03.2026 11:41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/karriere/student-i-norconsult/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09.10.2023 08:30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/karriere/erfarne/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05.01.2026 12:03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/karriere/nyuddannet/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/karriere/frihed-til-faglighed/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21.10.2025 14:31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/karriere/ftf-sara/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01.06.2023 08:32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/karriere/ftf-martin/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01.06.2023 08:30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/karriere/ftf-piotr/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/karriere/ledige-stillinger-2/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31.03.2025 14:22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/karriere/afdelingsledere/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09.04.2026 19:01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/karriere/mvm-johannes-seidenfaden/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.03.2026 13:36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/karriere/mvm-lars-soee-larsen/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/karriere/moed-vores-medarbejdere/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19.03.2026 12:56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/karriere/mvm-melissa-skou/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19.03.2026 12:48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/nyheder/</x:t>
   </x:si>
   <x:si>
     <x:t>13.06.2023 09:15</x:t>
   </x:si>
   <x:si>
-    <x:t>https://norconsult.no/aktuelt/norconsult-signerte-kontrakt-med-bane-nor-som-raadgiver-for-nytt-signalanlegg-paa-alnabru/</x:t>
-[...2549 lines deleted...]
-    <x:t>https://norconsult.no/aktuelt/lb-consult-blir-en-del-av-norconsult-1/</x:t>
+    <x:t>https://norconsult.dk/nyheder/mariager-skole/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24.05.2023 06:59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/nyheder/spaendende-opgave-vundet/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.06.2023 08:35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/nyheder/norconsult-praesenterer-endnu-et-rekordregnskab/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09.05.2023 10:30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/nyheder/arkitektvirksomheder-i-danmark-samles-under-staerkt-nordisk-brand/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31.05.2023 07:44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/nyheder/lb-consult-bliver-nu-en-del-af-norconsult/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30.05.2023 10:29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/nyheder/aarets-byggeri-erhverv-2022/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06.06.2023 11:38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/nyheder/ny-totalraadgiverkonkurrence-vundet/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.05.2023 13:53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/nyheder/endnu-en-stor-totalraadgiverkonkurrence-i-den-almene-sektor-er-vundet-ulvkaerparken/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17.02.2026 06:33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/nyheder/boligkontoret-aarhus/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17.02.2026 06:31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/nyheder/vinder-af-projektkonkurrence-i-nordjylland/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25.04.2024 12:03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/nyheder/himmerland-boligforening-haedres-med-international-pris/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27.06.2023 06:40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/nyheder/norconsult-styrker-sin-position-med-strategisk-opkoeb-af-ingenioervaerket/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25.04.2024 11:34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/nyheder/nomineret-til-building-awards-aarets-byggeri-2023/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17.08.2023 12:30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/nyheder/hkh-kronprinsesse-mary-indviede-fredag-et-festklaedt-skolecenter-jetsmark/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23.08.2023 07:21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/nyheder/endnu-en-stor-rammeaftale-i-det-almene-er-vundet-himmerland-boligforening/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22.08.2023 08:28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/nyheder/spaendende-fremtid-med-endnu-en-vunden-rammeaftale/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04.09.2023 10:36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/nyheder/komplekst-skolebyggeri-klar-til-forventningsfulde-skoleboern/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05.09.2023 06:45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/nyheder/norconsult-i-ny-overtagelse-af-specialister-i-jordbunds-og-miljoeundersoegelser/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29.09.2023 13:16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/nyheder/invitation-til-reception-thomas-bolding-rasmussen-50-aar/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19.10.2023 12:29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/nyheder/nordic-office-of-architecture-danmark-vinder-raadgiverudbud-paa-ny-svoemmehal-og-botilbud-paa-beauvaisgrunden-i-koebenhavn/</x:t>
   </x:si>
   <x:si>
     <x:t>09.11.2023 13:03</x:t>
   </x:si>
   <x:si>
-    <x:t>https://norconsult.no/aktuelt/norconsult-signerte-ny-rammeavtale-med-nye-veier-1/</x:t>
-[...1730 lines deleted...]
-    <x:t>21.01.2026 09:51</x:t>
+    <x:t>https://norconsult.dk/nyheder/vi-har-vundet-perron1-nyt-museum-i-skanderborg/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.11.2023 10:13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/nyheder/norconsult-er-nu-noteret-paa-oslo-boers/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.11.2023 14:08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/nyheder/norconsult-danmark-as-haedres-med-gazelleprisen-for-andet-aar-i-traek/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29.11.2023 08:37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/nyheder/dtu-bygning-b112-har-faaet-tildelt-dgnb-diamant/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19.12.2023 10:19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/nyheder/nyt-og-spaendende-projekt-for-sydoestjyllands-politi/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.12.2023 10:13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/nyheder/jcn-bolig-skal-med-norconsult-som-underraadgiver-bygge-boligbyggeri-for-akademikerpension/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15.12.2023 07:13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/nyheder/stor-rammeaftale-med-arbejdernes-boligforening-er-vundet/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26.02.2026 08:27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/nyheder/norconsult-ansaetter-nye-afdelingsledere-i-herlev/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02.02.2024 13:12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/nyheder/norconsult-indgaar-byggeledelsesaftale-med-viborg-kommune-for-ombygning-af-historisk-bygning-til-nyt-viborg-museum/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21.01.2026 08:12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/nyheder/nordic-office-of-architecture-og-norconsult-vinder-sammen-med-gvl-entreprise-as-stor-opgave-for-region-sjaelland/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22.02.2024 14:34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/nyheder/norconsult-fastholder-vaekst-i-2023/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22.04.2024 09:24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/nyheder/danmarks-foerste-dgnb-drift-platincertificering/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23.04.2024 09:34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/nyheder/energinet-har-valgt-raadgiverteam-til-energioe-bornholm/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17.02.2026 07:37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/nyheder/norconsult-klima-og-energisikrer-stort-stadioncenter/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15.05.2024 09:01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/nyheder/norconsult-ansaetter-ny-afdelingsleder-for-konstruktionsafdelingen/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21.01.2026 08:11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/nyheder/norconsult-vinder-totalraadgiverkonkurrence-for-stort-tandklinikcenter-i-jammerbugt-kommune/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.06.2024 07:38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/nyheder/norconsult-vinder-kontrakt-for-dgnb-certificerede-seniorboliger-smedens-have/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.08.2024 12:11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/nyheder/norconsult-udvalgt-som-totalraadgiver-til-transformation-af-roedkaersbro-skole/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22.10.2024 13:52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/nyheder/norconsult-vinder-totalraadgiverkonkurrence-om-ny-daginstitution-i-rebild-kommune/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25.10.2024 10:08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/nyheder/norconsult-vinder-stor-totalraadgiveropgave-i-forbindelse-med-modernisering-af-alle-kommunens-plejehjem-mariagerfjord-kommune/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.03.2025 08:32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/nyheder/gazelle-2024/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28.11.2024 20:36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/nyheder/norconsult-bidrager-til-transformationen-af-historisk-vaerftshal-i-helsingoer/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.03.2025 08:25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/nyheder/aendringer-i-ledelsen-hos-norconsult-danmark-as/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21.01.2025 10:07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/nyheder/norconsult-vinder-bygherreraadgivning-om-en-ny-brandstation-i-viborg/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/nyheder/norconsult-vinder-rammeaftale-paa-totalraadgivning-for-randersbolig/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.03.2025 08:24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/nyheder/norconsult-vinder-totalraadgiverkonkurrence-for-aalborg-kommune/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.03.2025 08:29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/nyheder/norconsult-fastholder-vaekst-og-god-loensomhed/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.03.2025 08:27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/nyheder/nordic-office-of-architecture-er-udpeget-som-raadgiver-for-pab-afdeling-8-broendby-strand-vfa09/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/nyheder/norconsult-vinder-rammeaftale-paa-totalraadgivning-for-al2bolig-i-aarhus/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.04.2025 09:50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/nyheder/ny-direktoer-skal-samle-og-styrke-norconsults-jyske-afdelinger/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01.09.2025 11:44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/nyheder/norconsult-er-officiel-stoettevirksomhed-for-interforce-danmark/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01.07.2025 09:06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/nyheder/jes-hansen-bliver-ny-administrerende-direktoer-i-norconsult-danmark/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02.09.2025 07:03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/nyheder/norconsult-fastholder-vaekst-og-loensomhed/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05.11.2025 09:40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/nyheder/aarhus-kommune-vaelger-norconsult-til-totalraadgivning-paa-kompleks-tagrenovering/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.11.2025 14:04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/nyheder/norconsult-er-ingenioerraadgiver-paa-nyt-sundhedsbyggeri-i-viborg/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19.11.2025 08:53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/nyheder/norconsult-opruster-med-nyt-kontor-i-roskilde/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27.11.2025 11:55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/nyheder/lasse-hundborg-ny-direktoer-for-byggeri-oest/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02.12.2025 11:25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/nyheder/norconsult-vinder-totalraadgivning-paa-noerhalne-skole/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08.01.2026 14:02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/nyheder/bygst/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23.01.2026 10:47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/nyheder/norconsult-fastholder-vaekst-og-loensomhed-i-2025/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.02.2026 06:27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/nyheder/norconsult-vinder-miniudbud-paa-ny-udrykningsgarage-i-thisted/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25.02.2026 08:08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/nyheder/norconsult-sikrer-to-store-licitationer-til-en-kvart-milliard-kr-i-komplekst-marked/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05.03.2026 09:08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/nyheder/norconsult-har-aabnet-nyt-kontor-i-silkeborg/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25.03.2026 09:39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/nyheder/norconsult-danmark-er-en-del-af-teamet-bag-ombygning-af-retspsykiatrien-i-esbjerg/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27.03.2026 10:57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/nyheder/norconsult-vinder-tredje-etape-af-udvidelsen-af-tollundskolen/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07.04.2026 10:31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/om-os/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16.02.2026 12:07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/om-os/etik-og-integritet/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17.02.2026 10:13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/om-os/vores-kultur/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17.02.2026 09:45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/kontakt-os/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18.02.2026 11:15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/kontakt-os/herlev/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23.03.2026 11:21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/kontakt-os/aalborg/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09.04.2026 19:06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/kontakt-os/viborg/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24.11.2025 10:48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/kontakt-os/aarhus-klostergade/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03.12.2025 07:18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/kontakt-os/grenaa/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09.04.2026 19:05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/kontakt-os/kolding/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03.12.2025 07:19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/kontakt-os/kalundborg/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27.11.2025 15:32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/kontakt-os/smoerum/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03.06.2025 07:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/kontakt-os/aarhus-ankersgade/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23.02.2026 10:40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/kontakt-os/esbjerg/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26.02.2026 08:29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/kontakt-os/horsens/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22.08.2023 14:27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/kontakt-os/roskilde/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.03.2026 08:13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/kontakt-os/silkeborg/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.03.2026 08:09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/artikler/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24.11.2025 11:16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/artikler/mariager-skole/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25.05.2023 12:02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/artikler/norconsult-praesenterer-endnu-et-rekordregnskab/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25.05.2023 12:03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/artikler/arkitektvirksomheder-i-danmark-samles-under-staerkt-nordisk-brand/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/artikler/bygningskonstruktoerpraktikant-norconsult-aalborg/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23.02.2026 19:43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/artikler/bygningskonstruktoer-med-revit-erfaring-til-konstruktionsafdelingen-i-herlev/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.09.2023 11:49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/artikler/dygtig-arbejdsmiljoekoordinator-med-erfaring-fra-bygge-og-anlaegsbranchen/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31.08.2023 07:42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/information-om-personbeskyttelse/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06.03.2026 08:27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/information-om-personbeskyttelse/information-om-cookies/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27.11.2023 10:50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/interne-artikler/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23.05.2023 07:04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/interne-artikler/teknisk-due-dilligence-tdd/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31.05.2023 07:18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/interne-artikler/prep/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22.05.2023 10:19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/interne-artikler/fotografering-med-drone/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15.08.2023 11:21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/interne-artikler/nedrivning-af-bygninger/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22.05.2023 14:27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/interne-artikler/ressourcekortlaegning/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.05.2023 13:51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/interne-artikler/skat-i-middelfart/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.05.2023 08:54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/interne-artikler/projektudvikling/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23.05.2023 07:07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/interne-artikler/investorraadgivning/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23.05.2023 07:11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/interne-artikler/autoriseret-arbejdsmiljoeraadgivning/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02.12.2024 11:12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/interne-artikler/uddannelse-og-undervisning/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02.12.2024 12:35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/interne-artikler/arbejdsmiljoeforvaltning/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01.05.2025 06:35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/interne-artikler/arbejdsmiljoecertificering/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02.12.2024 11:14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/interne-artikler/arbejdsmiljoeorganisation-amo/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01.05.2025 06:36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/interne-artikler/borerigge/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25.05.2023 11:47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/interne-artikler/certificerede-statikere/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17.11.2023 09:55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/kursus-og-arrangementer/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26.03.2026 08:42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/kursus-og-arrangementer/grundlaeggende-gmp-kursus-forstaa-reglerne-og-anvend-dem-i-praksis-2-dage-1/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/vi-stoetter-interforce-danmark/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08.01.2026 09:55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/baeredygtighed/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.02.2026 08:36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/innovation/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08.07.2025 13:12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/soeg/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16.05.2023 07:43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/speak-up/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28.06.2023 06:35</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="1">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
@@ -8521,51 +2058,51 @@
       <x:bottom style="none">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
   <x:cellStyleXfs count="1">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
   <x:cellXfs count="1">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId18" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -8812,51 +2349,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:F129"/>
+  <x:dimension ref="A1:F66"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
@@ -8943,36615 +2480,8109 @@
     <x:row r="6" spans="1:6">
       <x:c r="A6" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:6">
       <x:c r="A7" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:6">
       <x:c r="A8" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:6">
       <x:c r="A9" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:6">
       <x:c r="A10" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:6">
       <x:c r="A11" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:6">
       <x:c r="A12" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6">
       <x:c r="A13" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6">
       <x:c r="A14" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6">
       <x:c r="A15" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6">
       <x:c r="A16" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B16" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6">
       <x:c r="A17" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6">
       <x:c r="A18" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B18" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6">
       <x:c r="A19" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6">
       <x:c r="A20" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="B20" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F20" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6">
       <x:c r="A21" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F21" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6">
       <x:c r="A22" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="B22" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F22" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6">
       <x:c r="A23" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F23" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6">
       <x:c r="A24" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="B24" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F24" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6">
       <x:c r="A25" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F25" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6">
       <x:c r="A26" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="B26" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F26" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6">
       <x:c r="A27" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F27" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6">
       <x:c r="A28" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="B28" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F28" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6">
       <x:c r="A29" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F29" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6">
       <x:c r="A30" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="B30" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F30" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6">
       <x:c r="A31" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F31" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6">
       <x:c r="A32" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="B32" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F32" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6">
       <x:c r="A33" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F33" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6">
       <x:c r="A34" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="B34" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F34" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6">
       <x:c r="A35" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F35" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6">
       <x:c r="A36" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="B36" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F36" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6">
       <x:c r="A37" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F37" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6">
       <x:c r="A38" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="B38" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F38" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6">
       <x:c r="A39" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F39" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6">
       <x:c r="A40" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="B40" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F40" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6">
       <x:c r="A41" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F41" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6">
       <x:c r="A42" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B42" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F42" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6">
       <x:c r="A43" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F43" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6">
       <x:c r="A44" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="B44" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F44" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6">
       <x:c r="A45" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F45" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6">
       <x:c r="A46" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B46" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F46" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6">
       <x:c r="A47" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F47" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6">
       <x:c r="A48" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="B48" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F48" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6">
       <x:c r="A49" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F49" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6">
       <x:c r="A50" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="B50" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F50" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6">
       <x:c r="A51" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F51" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6">
       <x:c r="A52" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="B52" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F52" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6">
       <x:c r="A53" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F53" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6">
       <x:c r="A54" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="B54" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F54" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6">
       <x:c r="A55" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F55" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6">
       <x:c r="A56" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="B56" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F56" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:6">
       <x:c r="A57" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F57" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:6">
       <x:c r="A58" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="B58" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F58" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:6">
       <x:c r="A59" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F59" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:6">
       <x:c r="A60" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="B60" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F60" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:6">
       <x:c r="A61" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F61" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:6">
       <x:c r="A62" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="B62" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F62" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:6">
       <x:c r="A63" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F63" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:6">
       <x:c r="A64" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="B64" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F64" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:6">
       <x:c r="A65" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F65" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:6">
       <x:c r="A66" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="B66" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F66" s="0" t="s">
-        <x:v>8</x:v>
-[...1258 lines deleted...]
-      <x:c r="F129" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:F10"/>
+  <x:dimension ref="A1:F3"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6">
       <x:c r="A2" s="0" t="s">
-        <x:v>2741</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
-        <x:v>2742</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:6">
       <x:c r="A3" s="0" t="s">
-        <x:v>2743</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
-        <x:v>2744</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
-        <x:v>8</x:v>
-[...138 lines deleted...]
-      <x:c r="F10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:F3"/>
+  <x:dimension ref="A1:F6"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6">
       <x:c r="A2" s="0" t="s">
-        <x:v>2759</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
-        <x:v>2760</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:6">
       <x:c r="A3" s="0" t="s">
-        <x:v>2761</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
-        <x:v>2762</x:v>
-[...79 lines deleted...]
-        <x:v>2766</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:6">
       <x:c r="A4" s="0" t="s">
-        <x:v>2767</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
-        <x:v>2768</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:6">
       <x:c r="A5" s="0" t="s">
-        <x:v>2769</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
-        <x:v>2770</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:6">
       <x:c r="A6" s="0" t="s">
-        <x:v>2771</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
-        <x:v>2772</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
-        <x:v>8</x:v>
-[...418 lines deleted...]
-      <x:c r="F19" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:F578"/>
+  <x:dimension ref="A1:F75"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6">
       <x:c r="A2" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:6">
       <x:c r="A3" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:6">
       <x:c r="A4" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:6">
       <x:c r="A5" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:6">
       <x:c r="A6" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:6">
       <x:c r="A7" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:6">
       <x:c r="A8" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:6">
       <x:c r="A9" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:6">
       <x:c r="A10" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:6">
       <x:c r="A11" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:6">
       <x:c r="A12" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6">
       <x:c r="A13" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6">
       <x:c r="A14" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6">
       <x:c r="A15" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6">
       <x:c r="A16" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="B16" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6">
       <x:c r="A17" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6">
       <x:c r="A18" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="B18" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6">
       <x:c r="A19" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6">
       <x:c r="A20" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="B20" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F20" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6">
       <x:c r="A21" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F21" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6">
       <x:c r="A22" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="B22" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F22" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6">
       <x:c r="A23" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F23" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6">
       <x:c r="A24" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="B24" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F24" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6">
       <x:c r="A25" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F25" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6">
       <x:c r="A26" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="B26" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F26" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6">
       <x:c r="A27" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F27" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6">
       <x:c r="A28" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="B28" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F28" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6">
       <x:c r="A29" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F29" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6">
       <x:c r="A30" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="B30" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F30" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6">
       <x:c r="A31" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F31" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6">
       <x:c r="A32" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B32" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F32" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6">
       <x:c r="A33" s="0" t="s">
-        <x:v>287</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F33" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6">
       <x:c r="A34" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="B34" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F34" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6">
       <x:c r="A35" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
-        <x:v>292</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F35" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6">
       <x:c r="A36" s="0" t="s">
-        <x:v>293</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="B36" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F36" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6">
       <x:c r="A37" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F37" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6">
       <x:c r="A38" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="B38" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F38" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6">
       <x:c r="A39" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F39" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6">
       <x:c r="A40" s="0" t="s">
-        <x:v>300</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="B40" s="0" t="s">
-        <x:v>301</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F40" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6">
       <x:c r="A41" s="0" t="s">
-        <x:v>302</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F41" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6">
       <x:c r="A42" s="0" t="s">
-        <x:v>304</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="B42" s="0" t="s">
-        <x:v>305</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F42" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6">
       <x:c r="A43" s="0" t="s">
-        <x:v>306</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F43" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6">
       <x:c r="A44" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="B44" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F44" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6">
       <x:c r="A45" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F45" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6">
       <x:c r="A46" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="B46" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F46" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6">
       <x:c r="A47" s="0" t="s">
-        <x:v>312</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F47" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6">
       <x:c r="A48" s="0" t="s">
-        <x:v>314</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="B48" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F48" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6">
       <x:c r="A49" s="0" t="s">
-        <x:v>315</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F49" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6">
       <x:c r="A50" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="B50" s="0" t="s">
-        <x:v>318</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F50" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6">
       <x:c r="A51" s="0" t="s">
-        <x:v>319</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
-        <x:v>320</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F51" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6">
       <x:c r="A52" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="B52" s="0" t="s">
-        <x:v>322</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F52" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6">
       <x:c r="A53" s="0" t="s">
-        <x:v>323</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
-        <x:v>324</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F53" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6">
       <x:c r="A54" s="0" t="s">
-        <x:v>325</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="B54" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F54" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6">
       <x:c r="A55" s="0" t="s">
-        <x:v>326</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F55" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6">
       <x:c r="A56" s="0" t="s">
-        <x:v>327</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="B56" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F56" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:6">
       <x:c r="A57" s="0" t="s">
-        <x:v>328</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F57" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:6">
       <x:c r="A58" s="0" t="s">
-        <x:v>329</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="B58" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F58" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:6">
       <x:c r="A59" s="0" t="s">
-        <x:v>330</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
-        <x:v>331</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F59" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:6">
       <x:c r="A60" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="B60" s="0" t="s">
-        <x:v>333</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F60" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:6">
       <x:c r="A61" s="0" t="s">
-        <x:v>334</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
-        <x:v>335</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F61" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:6">
       <x:c r="A62" s="0" t="s">
-        <x:v>336</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="B62" s="0" t="s">
-        <x:v>337</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F62" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:6">
       <x:c r="A63" s="0" t="s">
-        <x:v>338</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F63" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:6">
       <x:c r="A64" s="0" t="s">
-        <x:v>339</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="B64" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F64" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:6">
       <x:c r="A65" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
-        <x:v>341</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F65" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:6">
       <x:c r="A66" s="0" t="s">
-        <x:v>342</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="B66" s="0" t="s">
-        <x:v>341</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F66" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:6">
       <x:c r="A67" s="0" t="s">
-        <x:v>343</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F67" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:6">
       <x:c r="A68" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="B68" s="0" t="s">
-        <x:v>346</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F68" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:6">
       <x:c r="A69" s="0" t="s">
-        <x:v>347</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
-        <x:v>341</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F69" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:6">
       <x:c r="A70" s="0" t="s">
-        <x:v>348</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="B70" s="0" t="s">
-        <x:v>349</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F70" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:6">
       <x:c r="A71" s="0" t="s">
-        <x:v>350</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F71" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:6">
       <x:c r="A72" s="0" t="s">
-        <x:v>352</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="B72" s="0" t="s">
-        <x:v>353</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F72" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:6">
       <x:c r="A73" s="0" t="s">
-        <x:v>354</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F73" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:6">
       <x:c r="A74" s="0" t="s">
-        <x:v>356</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="B74" s="0" t="s">
-        <x:v>357</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F74" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:6">
       <x:c r="A75" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
-        <x:v>359</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F75" s="0" t="s">
-        <x:v>8</x:v>
-[...10058 lines deleted...]
-      <x:c r="F578" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:F11"/>
+  <x:dimension ref="A1:F133"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6">
       <x:c r="A2" s="0" t="s">
-        <x:v>1272</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
-        <x:v>1273</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:6">
       <x:c r="A3" s="0" t="s">
-        <x:v>1274</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
-        <x:v>1275</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:6">
       <x:c r="A4" s="0" t="s">
-        <x:v>1276</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
-        <x:v>1277</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:6">
       <x:c r="A5" s="0" t="s">
-        <x:v>1278</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
-        <x:v>1279</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:6">
       <x:c r="A6" s="0" t="s">
-        <x:v>1280</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
-        <x:v>1281</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:6">
       <x:c r="A7" s="0" t="s">
-        <x:v>1282</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
-        <x:v>1281</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:6">
       <x:c r="A8" s="0" t="s">
-        <x:v>1283</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
-        <x:v>1284</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:6">
       <x:c r="A9" s="0" t="s">
-        <x:v>1285</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
-        <x:v>1286</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:6">
       <x:c r="A10" s="0" t="s">
-        <x:v>1287</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
-        <x:v>1288</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:6">
       <x:c r="A11" s="0" t="s">
-        <x:v>1289</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
-        <x:v>1281</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="12" spans="1:6">
+      <x:c r="A12" s="0" t="s">
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="B12" s="0" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="C12" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D12" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E12" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F12" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="13" spans="1:6">
+      <x:c r="A13" s="0" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="B13" s="0" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="C13" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D13" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E13" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F13" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="14" spans="1:6">
+      <x:c r="A14" s="0" t="s">
+        <x:v>274</x:v>
+      </x:c>
+      <x:c r="B14" s="0" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="C14" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D14" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E14" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F14" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="15" spans="1:6">
+      <x:c r="A15" s="0" t="s">
+        <x:v>275</x:v>
+      </x:c>
+      <x:c r="B15" s="0" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="C15" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D15" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E15" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F15" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="16" spans="1:6">
+      <x:c r="A16" s="0" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="B16" s="0" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="C16" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D16" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E16" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F16" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="17" spans="1:6">
+      <x:c r="A17" s="0" t="s">
+        <x:v>277</x:v>
+      </x:c>
+      <x:c r="B17" s="0" t="s">
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="C17" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D17" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E17" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F17" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="18" spans="1:6">
+      <x:c r="A18" s="0" t="s">
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="B18" s="0" t="s">
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="C18" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D18" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E18" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F18" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="19" spans="1:6">
+      <x:c r="A19" s="0" t="s">
+        <x:v>280</x:v>
+      </x:c>
+      <x:c r="B19" s="0" t="s">
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="C19" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D19" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E19" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F19" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="20" spans="1:6">
+      <x:c r="A20" s="0" t="s">
+        <x:v>281</x:v>
+      </x:c>
+      <x:c r="B20" s="0" t="s">
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="C20" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D20" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E20" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F20" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="21" spans="1:6">
+      <x:c r="A21" s="0" t="s">
+        <x:v>282</x:v>
+      </x:c>
+      <x:c r="B21" s="0" t="s">
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="C21" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D21" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E21" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F21" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="22" spans="1:6">
+      <x:c r="A22" s="0" t="s">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="B22" s="0" t="s">
+        <x:v>284</x:v>
+      </x:c>
+      <x:c r="C22" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D22" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E22" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F22" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="23" spans="1:6">
+      <x:c r="A23" s="0" t="s">
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="B23" s="0" t="s">
+        <x:v>284</x:v>
+      </x:c>
+      <x:c r="C23" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D23" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E23" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F23" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="24" spans="1:6">
+      <x:c r="A24" s="0" t="s">
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="B24" s="0" t="s">
+        <x:v>284</x:v>
+      </x:c>
+      <x:c r="C24" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D24" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E24" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F24" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="25" spans="1:6">
+      <x:c r="A25" s="0" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="B25" s="0" t="s">
+        <x:v>284</x:v>
+      </x:c>
+      <x:c r="C25" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D25" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E25" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F25" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="26" spans="1:6">
+      <x:c r="A26" s="0" t="s">
+        <x:v>288</x:v>
+      </x:c>
+      <x:c r="B26" s="0" t="s">
+        <x:v>284</x:v>
+      </x:c>
+      <x:c r="C26" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D26" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E26" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F26" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="27" spans="1:6">
+      <x:c r="A27" s="0" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="B27" s="0" t="s">
+        <x:v>284</x:v>
+      </x:c>
+      <x:c r="C27" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D27" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E27" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F27" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="28" spans="1:6">
+      <x:c r="A28" s="0" t="s">
+        <x:v>290</x:v>
+      </x:c>
+      <x:c r="B28" s="0" t="s">
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="C28" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D28" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E28" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F28" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="29" spans="1:6">
+      <x:c r="A29" s="0" t="s">
+        <x:v>292</x:v>
+      </x:c>
+      <x:c r="B29" s="0" t="s">
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="C29" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D29" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E29" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F29" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="30" spans="1:6">
+      <x:c r="A30" s="0" t="s">
+        <x:v>293</x:v>
+      </x:c>
+      <x:c r="B30" s="0" t="s">
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="C30" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D30" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E30" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F30" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="31" spans="1:6">
+      <x:c r="A31" s="0" t="s">
+        <x:v>294</x:v>
+      </x:c>
+      <x:c r="B31" s="0" t="s">
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="C31" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D31" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E31" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F31" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="32" spans="1:6">
+      <x:c r="A32" s="0" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="B32" s="0" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="C32" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D32" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E32" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F32" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="33" spans="1:6">
+      <x:c r="A33" s="0" t="s">
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="B33" s="0" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="C33" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D33" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E33" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F33" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="34" spans="1:6">
+      <x:c r="A34" s="0" t="s">
+        <x:v>298</x:v>
+      </x:c>
+      <x:c r="B34" s="0" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="C34" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D34" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E34" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F34" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="35" spans="1:6">
+      <x:c r="A35" s="0" t="s">
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="B35" s="0" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="C35" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D35" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E35" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F35" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="36" spans="1:6">
+      <x:c r="A36" s="0" t="s">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="B36" s="0" t="s">
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="C36" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D36" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E36" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F36" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="37" spans="1:6">
+      <x:c r="A37" s="0" t="s">
+        <x:v>302</x:v>
+      </x:c>
+      <x:c r="B37" s="0" t="s">
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="C37" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D37" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E37" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F37" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="38" spans="1:6">
+      <x:c r="A38" s="0" t="s">
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="B38" s="0" t="s">
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="C38" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D38" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E38" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F38" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="39" spans="1:6">
+      <x:c r="A39" s="0" t="s">
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="B39" s="0" t="s">
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="C39" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D39" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E39" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F39" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="40" spans="1:6">
+      <x:c r="A40" s="0" t="s">
+        <x:v>305</x:v>
+      </x:c>
+      <x:c r="B40" s="0" t="s">
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="C40" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D40" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E40" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F40" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="41" spans="1:6">
+      <x:c r="A41" s="0" t="s">
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="B41" s="0" t="s">
+        <x:v>307</x:v>
+      </x:c>
+      <x:c r="C41" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D41" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E41" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F41" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="42" spans="1:6">
+      <x:c r="A42" s="0" t="s">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="B42" s="0" t="s">
+        <x:v>307</x:v>
+      </x:c>
+      <x:c r="C42" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D42" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E42" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F42" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="43" spans="1:6">
+      <x:c r="A43" s="0" t="s">
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="B43" s="0" t="s">
+        <x:v>307</x:v>
+      </x:c>
+      <x:c r="C43" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D43" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E43" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F43" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="44" spans="1:6">
+      <x:c r="A44" s="0" t="s">
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="B44" s="0" t="s">
+        <x:v>307</x:v>
+      </x:c>
+      <x:c r="C44" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D44" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E44" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F44" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="45" spans="1:6">
+      <x:c r="A45" s="0" t="s">
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="B45" s="0" t="s">
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="C45" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D45" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E45" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F45" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="46" spans="1:6">
+      <x:c r="A46" s="0" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="B46" s="0" t="s">
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="C46" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D46" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E46" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F46" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="47" spans="1:6">
+      <x:c r="A47" s="0" t="s">
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="B47" s="0" t="s">
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="C47" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D47" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E47" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F47" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="48" spans="1:6">
+      <x:c r="A48" s="0" t="s">
+        <x:v>315</x:v>
+      </x:c>
+      <x:c r="B48" s="0" t="s">
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="C48" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D48" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E48" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F48" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="49" spans="1:6">
+      <x:c r="A49" s="0" t="s">
+        <x:v>316</x:v>
+      </x:c>
+      <x:c r="B49" s="0" t="s">
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="C49" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D49" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E49" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F49" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="50" spans="1:6">
+      <x:c r="A50" s="0" t="s">
+        <x:v>317</x:v>
+      </x:c>
+      <x:c r="B50" s="0" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="C50" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D50" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E50" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F50" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="51" spans="1:6">
+      <x:c r="A51" s="0" t="s">
+        <x:v>319</x:v>
+      </x:c>
+      <x:c r="B51" s="0" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="C51" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D51" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E51" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F51" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="52" spans="1:6">
+      <x:c r="A52" s="0" t="s">
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="B52" s="0" t="s">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="C52" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D52" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E52" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F52" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="53" spans="1:6">
+      <x:c r="A53" s="0" t="s">
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="B53" s="0" t="s">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="C53" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D53" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E53" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F53" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="54" spans="1:6">
+      <x:c r="A54" s="0" t="s">
+        <x:v>323</x:v>
+      </x:c>
+      <x:c r="B54" s="0" t="s">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="C54" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D54" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E54" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F54" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="55" spans="1:6">
+      <x:c r="A55" s="0" t="s">
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="B55" s="0" t="s">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="C55" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D55" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E55" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F55" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="56" spans="1:6">
+      <x:c r="A56" s="0" t="s">
+        <x:v>325</x:v>
+      </x:c>
+      <x:c r="B56" s="0" t="s">
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="C56" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D56" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E56" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F56" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="57" spans="1:6">
+      <x:c r="A57" s="0" t="s">
+        <x:v>327</x:v>
+      </x:c>
+      <x:c r="B57" s="0" t="s">
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="C57" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D57" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E57" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F57" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="58" spans="1:6">
+      <x:c r="A58" s="0" t="s">
+        <x:v>328</x:v>
+      </x:c>
+      <x:c r="B58" s="0" t="s">
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="C58" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D58" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E58" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F58" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="59" spans="1:6">
+      <x:c r="A59" s="0" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="B59" s="0" t="s">
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="C59" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D59" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E59" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F59" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="60" spans="1:6">
+      <x:c r="A60" s="0" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="B60" s="0" t="s">
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="C60" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D60" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E60" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F60" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="61" spans="1:6">
+      <x:c r="A61" s="0" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="B61" s="0" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="C61" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D61" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E61" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F61" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="62" spans="1:6">
+      <x:c r="A62" s="0" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="B62" s="0" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="C62" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D62" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E62" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F62" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="63" spans="1:6">
+      <x:c r="A63" s="0" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="B63" s="0" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="C63" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D63" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E63" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F63" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="64" spans="1:6">
+      <x:c r="A64" s="0" t="s">
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="B64" s="0" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="C64" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D64" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E64" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F64" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="65" spans="1:6">
+      <x:c r="A65" s="0" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="B65" s="0" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="C65" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D65" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E65" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F65" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="66" spans="1:6">
+      <x:c r="A66" s="0" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="B66" s="0" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="C66" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D66" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E66" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F66" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="67" spans="1:6">
+      <x:c r="A67" s="0" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="B67" s="0" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="C67" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D67" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E67" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F67" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="68" spans="1:6">
+      <x:c r="A68" s="0" t="s">
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="B68" s="0" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="C68" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D68" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E68" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F68" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="69" spans="1:6">
+      <x:c r="A69" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="B69" s="0" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="C69" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D69" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E69" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F69" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="70" spans="1:6">
+      <x:c r="A70" s="0" t="s">
+        <x:v>343</x:v>
+      </x:c>
+      <x:c r="B70" s="0" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="C70" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D70" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E70" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F70" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="71" spans="1:6">
+      <x:c r="A71" s="0" t="s">
+        <x:v>344</x:v>
+      </x:c>
+      <x:c r="B71" s="0" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="C71" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D71" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E71" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F71" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="72" spans="1:6">
+      <x:c r="A72" s="0" t="s">
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="B72" s="0" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="C72" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D72" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E72" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F72" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="73" spans="1:6">
+      <x:c r="A73" s="0" t="s">
+        <x:v>347</x:v>
+      </x:c>
+      <x:c r="B73" s="0" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="C73" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D73" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E73" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F73" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="74" spans="1:6">
+      <x:c r="A74" s="0" t="s">
+        <x:v>348</x:v>
+      </x:c>
+      <x:c r="B74" s="0" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="C74" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D74" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E74" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F74" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="75" spans="1:6">
+      <x:c r="A75" s="0" t="s">
+        <x:v>349</x:v>
+      </x:c>
+      <x:c r="B75" s="0" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="C75" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D75" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E75" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F75" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="76" spans="1:6">
+      <x:c r="A76" s="0" t="s">
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="B76" s="0" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="C76" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D76" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E76" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F76" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="77" spans="1:6">
+      <x:c r="A77" s="0" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="B77" s="0" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="C77" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D77" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E77" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F77" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="78" spans="1:6">
+      <x:c r="A78" s="0" t="s">
+        <x:v>353</x:v>
+      </x:c>
+      <x:c r="B78" s="0" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="C78" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D78" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E78" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F78" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="79" spans="1:6">
+      <x:c r="A79" s="0" t="s">
+        <x:v>354</x:v>
+      </x:c>
+      <x:c r="B79" s="0" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="C79" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D79" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E79" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F79" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="80" spans="1:6">
+      <x:c r="A80" s="0" t="s">
+        <x:v>355</x:v>
+      </x:c>
+      <x:c r="B80" s="0" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="C80" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D80" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E80" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F80" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="81" spans="1:6">
+      <x:c r="A81" s="0" t="s">
+        <x:v>356</x:v>
+      </x:c>
+      <x:c r="B81" s="0" t="s">
+        <x:v>357</x:v>
+      </x:c>
+      <x:c r="C81" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D81" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E81" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F81" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="82" spans="1:6">
+      <x:c r="A82" s="0" t="s">
+        <x:v>358</x:v>
+      </x:c>
+      <x:c r="B82" s="0" t="s">
+        <x:v>357</x:v>
+      </x:c>
+      <x:c r="C82" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D82" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E82" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F82" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="83" spans="1:6">
+      <x:c r="A83" s="0" t="s">
+        <x:v>359</x:v>
+      </x:c>
+      <x:c r="B83" s="0" t="s">
+        <x:v>357</x:v>
+      </x:c>
+      <x:c r="C83" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D83" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E83" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F83" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="84" spans="1:6">
+      <x:c r="A84" s="0" t="s">
+        <x:v>360</x:v>
+      </x:c>
+      <x:c r="B84" s="0" t="s">
+        <x:v>357</x:v>
+      </x:c>
+      <x:c r="C84" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D84" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E84" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F84" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="85" spans="1:6">
+      <x:c r="A85" s="0" t="s">
+        <x:v>361</x:v>
+      </x:c>
+      <x:c r="B85" s="0" t="s">
+        <x:v>357</x:v>
+      </x:c>
+      <x:c r="C85" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D85" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E85" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F85" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="86" spans="1:6">
+      <x:c r="A86" s="0" t="s">
+        <x:v>362</x:v>
+      </x:c>
+      <x:c r="B86" s="0" t="s">
+        <x:v>363</x:v>
+      </x:c>
+      <x:c r="C86" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D86" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E86" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F86" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="87" spans="1:6">
+      <x:c r="A87" s="0" t="s">
+        <x:v>364</x:v>
+      </x:c>
+      <x:c r="B87" s="0" t="s">
+        <x:v>363</x:v>
+      </x:c>
+      <x:c r="C87" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D87" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E87" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F87" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="88" spans="1:6">
+      <x:c r="A88" s="0" t="s">
+        <x:v>365</x:v>
+      </x:c>
+      <x:c r="B88" s="0" t="s">
+        <x:v>363</x:v>
+      </x:c>
+      <x:c r="C88" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D88" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E88" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F88" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="89" spans="1:6">
+      <x:c r="A89" s="0" t="s">
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="B89" s="0" t="s">
+        <x:v>363</x:v>
+      </x:c>
+      <x:c r="C89" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D89" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E89" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F89" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="90" spans="1:6">
+      <x:c r="A90" s="0" t="s">
+        <x:v>367</x:v>
+      </x:c>
+      <x:c r="B90" s="0" t="s">
+        <x:v>363</x:v>
+      </x:c>
+      <x:c r="C90" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D90" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E90" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F90" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="91" spans="1:6">
+      <x:c r="A91" s="0" t="s">
+        <x:v>368</x:v>
+      </x:c>
+      <x:c r="B91" s="0" t="s">
+        <x:v>369</x:v>
+      </x:c>
+      <x:c r="C91" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D91" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E91" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F91" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="92" spans="1:6">
+      <x:c r="A92" s="0" t="s">
+        <x:v>370</x:v>
+      </x:c>
+      <x:c r="B92" s="0" t="s">
+        <x:v>369</x:v>
+      </x:c>
+      <x:c r="C92" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D92" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E92" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F92" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="93" spans="1:6">
+      <x:c r="A93" s="0" t="s">
+        <x:v>371</x:v>
+      </x:c>
+      <x:c r="B93" s="0" t="s">
+        <x:v>369</x:v>
+      </x:c>
+      <x:c r="C93" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D93" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E93" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F93" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="94" spans="1:6">
+      <x:c r="A94" s="0" t="s">
+        <x:v>372</x:v>
+      </x:c>
+      <x:c r="B94" s="0" t="s">
+        <x:v>369</x:v>
+      </x:c>
+      <x:c r="C94" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D94" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E94" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F94" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="95" spans="1:6">
+      <x:c r="A95" s="0" t="s">
+        <x:v>373</x:v>
+      </x:c>
+      <x:c r="B95" s="0" t="s">
+        <x:v>369</x:v>
+      </x:c>
+      <x:c r="C95" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D95" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E95" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F95" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="96" spans="1:6">
+      <x:c r="A96" s="0" t="s">
+        <x:v>374</x:v>
+      </x:c>
+      <x:c r="B96" s="0" t="s">
+        <x:v>375</x:v>
+      </x:c>
+      <x:c r="C96" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D96" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E96" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F96" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="97" spans="1:6">
+      <x:c r="A97" s="0" t="s">
+        <x:v>376</x:v>
+      </x:c>
+      <x:c r="B97" s="0" t="s">
+        <x:v>375</x:v>
+      </x:c>
+      <x:c r="C97" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D97" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E97" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F97" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="98" spans="1:6">
+      <x:c r="A98" s="0" t="s">
+        <x:v>377</x:v>
+      </x:c>
+      <x:c r="B98" s="0" t="s">
+        <x:v>375</x:v>
+      </x:c>
+      <x:c r="C98" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D98" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E98" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F98" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="99" spans="1:6">
+      <x:c r="A99" s="0" t="s">
+        <x:v>378</x:v>
+      </x:c>
+      <x:c r="B99" s="0" t="s">
+        <x:v>375</x:v>
+      </x:c>
+      <x:c r="C99" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D99" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E99" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F99" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="100" spans="1:6">
+      <x:c r="A100" s="0" t="s">
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="B100" s="0" t="s">
+        <x:v>375</x:v>
+      </x:c>
+      <x:c r="C100" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D100" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E100" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F100" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="101" spans="1:6">
+      <x:c r="A101" s="0" t="s">
+        <x:v>380</x:v>
+      </x:c>
+      <x:c r="B101" s="0" t="s">
+        <x:v>375</x:v>
+      </x:c>
+      <x:c r="C101" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D101" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E101" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F101" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="102" spans="1:6">
+      <x:c r="A102" s="0" t="s">
+        <x:v>381</x:v>
+      </x:c>
+      <x:c r="B102" s="0" t="s">
+        <x:v>382</x:v>
+      </x:c>
+      <x:c r="C102" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D102" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E102" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F102" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="103" spans="1:6">
+      <x:c r="A103" s="0" t="s">
+        <x:v>383</x:v>
+      </x:c>
+      <x:c r="B103" s="0" t="s">
+        <x:v>382</x:v>
+      </x:c>
+      <x:c r="C103" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D103" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E103" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F103" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="104" spans="1:6">
+      <x:c r="A104" s="0" t="s">
+        <x:v>384</x:v>
+      </x:c>
+      <x:c r="B104" s="0" t="s">
+        <x:v>382</x:v>
+      </x:c>
+      <x:c r="C104" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D104" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E104" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F104" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="105" spans="1:6">
+      <x:c r="A105" s="0" t="s">
+        <x:v>385</x:v>
+      </x:c>
+      <x:c r="B105" s="0" t="s">
+        <x:v>382</x:v>
+      </x:c>
+      <x:c r="C105" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D105" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E105" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F105" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="106" spans="1:6">
+      <x:c r="A106" s="0" t="s">
+        <x:v>386</x:v>
+      </x:c>
+      <x:c r="B106" s="0" t="s">
+        <x:v>382</x:v>
+      </x:c>
+      <x:c r="C106" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D106" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E106" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F106" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="107" spans="1:6">
+      <x:c r="A107" s="0" t="s">
+        <x:v>387</x:v>
+      </x:c>
+      <x:c r="B107" s="0" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="C107" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D107" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E107" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F107" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="108" spans="1:6">
+      <x:c r="A108" s="0" t="s">
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="B108" s="0" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="C108" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D108" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E108" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F108" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="109" spans="1:6">
+      <x:c r="A109" s="0" t="s">
+        <x:v>390</x:v>
+      </x:c>
+      <x:c r="B109" s="0" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="C109" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D109" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E109" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F109" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="110" spans="1:6">
+      <x:c r="A110" s="0" t="s">
+        <x:v>391</x:v>
+      </x:c>
+      <x:c r="B110" s="0" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="C110" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D110" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E110" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F110" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="111" spans="1:6">
+      <x:c r="A111" s="0" t="s">
+        <x:v>392</x:v>
+      </x:c>
+      <x:c r="B111" s="0" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="C111" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D111" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E111" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F111" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="112" spans="1:6">
+      <x:c r="A112" s="0" t="s">
+        <x:v>393</x:v>
+      </x:c>
+      <x:c r="B112" s="0" t="s">
+        <x:v>394</x:v>
+      </x:c>
+      <x:c r="C112" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D112" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E112" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F112" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="113" spans="1:6">
+      <x:c r="A113" s="0" t="s">
+        <x:v>395</x:v>
+      </x:c>
+      <x:c r="B113" s="0" t="s">
+        <x:v>394</x:v>
+      </x:c>
+      <x:c r="C113" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D113" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E113" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F113" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="114" spans="1:6">
+      <x:c r="A114" s="0" t="s">
+        <x:v>396</x:v>
+      </x:c>
+      <x:c r="B114" s="0" t="s">
+        <x:v>394</x:v>
+      </x:c>
+      <x:c r="C114" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D114" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E114" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F114" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="115" spans="1:6">
+      <x:c r="A115" s="0" t="s">
+        <x:v>397</x:v>
+      </x:c>
+      <x:c r="B115" s="0" t="s">
+        <x:v>394</x:v>
+      </x:c>
+      <x:c r="C115" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D115" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E115" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F115" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="116" spans="1:6">
+      <x:c r="A116" s="0" t="s">
+        <x:v>398</x:v>
+      </x:c>
+      <x:c r="B116" s="0" t="s">
+        <x:v>394</x:v>
+      </x:c>
+      <x:c r="C116" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D116" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E116" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F116" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="117" spans="1:6">
+      <x:c r="A117" s="0" t="s">
+        <x:v>399</x:v>
+      </x:c>
+      <x:c r="B117" s="0" t="s">
+        <x:v>400</x:v>
+      </x:c>
+      <x:c r="C117" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D117" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E117" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F117" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="118" spans="1:6">
+      <x:c r="A118" s="0" t="s">
+        <x:v>401</x:v>
+      </x:c>
+      <x:c r="B118" s="0" t="s">
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="C118" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D118" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E118" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F118" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="119" spans="1:6">
+      <x:c r="A119" s="0" t="s">
+        <x:v>403</x:v>
+      </x:c>
+      <x:c r="B119" s="0" t="s">
+        <x:v>404</x:v>
+      </x:c>
+      <x:c r="C119" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D119" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E119" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F119" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="120" spans="1:6">
+      <x:c r="A120" s="0" t="s">
+        <x:v>405</x:v>
+      </x:c>
+      <x:c r="B120" s="0" t="s">
+        <x:v>406</x:v>
+      </x:c>
+      <x:c r="C120" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D120" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E120" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F120" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="121" spans="1:6">
+      <x:c r="A121" s="0" t="s">
+        <x:v>407</x:v>
+      </x:c>
+      <x:c r="B121" s="0" t="s">
+        <x:v>408</x:v>
+      </x:c>
+      <x:c r="C121" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D121" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E121" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F121" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="122" spans="1:6">
+      <x:c r="A122" s="0" t="s">
+        <x:v>409</x:v>
+      </x:c>
+      <x:c r="B122" s="0" t="s">
+        <x:v>410</x:v>
+      </x:c>
+      <x:c r="C122" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D122" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E122" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F122" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="123" spans="1:6">
+      <x:c r="A123" s="0" t="s">
+        <x:v>411</x:v>
+      </x:c>
+      <x:c r="B123" s="0" t="s">
+        <x:v>406</x:v>
+      </x:c>
+      <x:c r="C123" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D123" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E123" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F123" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="124" spans="1:6">
+      <x:c r="A124" s="0" t="s">
+        <x:v>412</x:v>
+      </x:c>
+      <x:c r="B124" s="0" t="s">
+        <x:v>413</x:v>
+      </x:c>
+      <x:c r="C124" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D124" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E124" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F124" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="125" spans="1:6">
+      <x:c r="A125" s="0" t="s">
+        <x:v>414</x:v>
+      </x:c>
+      <x:c r="B125" s="0" t="s">
+        <x:v>415</x:v>
+      </x:c>
+      <x:c r="C125" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D125" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E125" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F125" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="126" spans="1:6">
+      <x:c r="A126" s="0" t="s">
+        <x:v>416</x:v>
+      </x:c>
+      <x:c r="B126" s="0" t="s">
+        <x:v>417</x:v>
+      </x:c>
+      <x:c r="C126" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D126" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E126" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F126" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="127" spans="1:6">
+      <x:c r="A127" s="0" t="s">
+        <x:v>418</x:v>
+      </x:c>
+      <x:c r="B127" s="0" t="s">
+        <x:v>415</x:v>
+      </x:c>
+      <x:c r="C127" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D127" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E127" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F127" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="128" spans="1:6">
+      <x:c r="A128" s="0" t="s">
+        <x:v>419</x:v>
+      </x:c>
+      <x:c r="B128" s="0" t="s">
+        <x:v>420</x:v>
+      </x:c>
+      <x:c r="C128" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D128" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E128" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F128" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="129" spans="1:6">
+      <x:c r="A129" s="0" t="s">
+        <x:v>421</x:v>
+      </x:c>
+      <x:c r="B129" s="0" t="s">
+        <x:v>422</x:v>
+      </x:c>
+      <x:c r="C129" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D129" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E129" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F129" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="130" spans="1:6">
+      <x:c r="A130" s="0" t="s">
+        <x:v>423</x:v>
+      </x:c>
+      <x:c r="B130" s="0" t="s">
+        <x:v>424</x:v>
+      </x:c>
+      <x:c r="C130" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D130" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E130" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F130" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="131" spans="1:6">
+      <x:c r="A131" s="0" t="s">
+        <x:v>425</x:v>
+      </x:c>
+      <x:c r="B131" s="0" t="s">
+        <x:v>424</x:v>
+      </x:c>
+      <x:c r="C131" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D131" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E131" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F131" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="132" spans="1:6">
+      <x:c r="A132" s="0" t="s">
+        <x:v>426</x:v>
+      </x:c>
+      <x:c r="B132" s="0" t="s">
+        <x:v>427</x:v>
+      </x:c>
+      <x:c r="C132" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D132" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E132" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F132" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="133" spans="1:6">
+      <x:c r="A133" s="0" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="B133" s="0" t="s">
+        <x:v>429</x:v>
+      </x:c>
+      <x:c r="C133" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D133" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E133" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F133" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:F962"/>
+  <x:dimension ref="A1:F67"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6">
       <x:c r="A2" s="0" t="s">
-        <x:v>1290</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
-        <x:v>1291</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:6">
       <x:c r="A3" s="0" t="s">
-        <x:v>1292</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
-        <x:v>1293</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:6">
       <x:c r="A4" s="0" t="s">
-        <x:v>1294</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
-        <x:v>1295</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:6">
       <x:c r="A5" s="0" t="s">
-        <x:v>1296</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
-        <x:v>1293</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:6">
       <x:c r="A6" s="0" t="s">
-        <x:v>1297</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
-        <x:v>1298</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:6">
       <x:c r="A7" s="0" t="s">
-        <x:v>1299</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
-        <x:v>1295</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:6">
       <x:c r="A8" s="0" t="s">
-        <x:v>1300</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
-        <x:v>1301</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:6">
       <x:c r="A9" s="0" t="s">
-        <x:v>1302</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
-        <x:v>1303</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:6">
       <x:c r="A10" s="0" t="s">
-        <x:v>1304</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
-        <x:v>1305</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:6">
       <x:c r="A11" s="0" t="s">
-        <x:v>1306</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
-        <x:v>1307</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:6">
       <x:c r="A12" s="0" t="s">
-        <x:v>1308</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
-        <x:v>1309</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6">
       <x:c r="A13" s="0" t="s">
-        <x:v>1310</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
-        <x:v>1311</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6">
       <x:c r="A14" s="0" t="s">
-        <x:v>1312</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
-        <x:v>1307</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6">
       <x:c r="A15" s="0" t="s">
-        <x:v>1313</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
-        <x:v>1314</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6">
       <x:c r="A16" s="0" t="s">
-        <x:v>1315</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="B16" s="0" t="s">
-        <x:v>1316</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6">
       <x:c r="A17" s="0" t="s">
-        <x:v>1317</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
-        <x:v>1318</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6">
       <x:c r="A18" s="0" t="s">
-        <x:v>1319</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="B18" s="0" t="s">
-        <x:v>1320</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6">
       <x:c r="A19" s="0" t="s">
-        <x:v>1321</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
-        <x:v>1322</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6">
       <x:c r="A20" s="0" t="s">
-        <x:v>1323</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="B20" s="0" t="s">
-        <x:v>1324</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F20" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6">
       <x:c r="A21" s="0" t="s">
-        <x:v>1325</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
-        <x:v>1295</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F21" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6">
       <x:c r="A22" s="0" t="s">
-        <x:v>1326</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="B22" s="0" t="s">
-        <x:v>1327</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F22" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6">
       <x:c r="A23" s="0" t="s">
-        <x:v>1328</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
-        <x:v>1293</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F23" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6">
       <x:c r="A24" s="0" t="s">
-        <x:v>1329</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="B24" s="0" t="s">
-        <x:v>1330</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F24" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6">
       <x:c r="A25" s="0" t="s">
-        <x:v>1331</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
-        <x:v>1332</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F25" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6">
       <x:c r="A26" s="0" t="s">
-        <x:v>1333</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="B26" s="0" t="s">
-        <x:v>1334</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F26" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6">
       <x:c r="A27" s="0" t="s">
-        <x:v>1335</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
-        <x:v>1307</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F27" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6">
       <x:c r="A28" s="0" t="s">
-        <x:v>1336</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="B28" s="0" t="s">
-        <x:v>1307</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F28" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6">
       <x:c r="A29" s="0" t="s">
-        <x:v>1337</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
-        <x:v>1307</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F29" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6">
       <x:c r="A30" s="0" t="s">
-        <x:v>1338</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="B30" s="0" t="s">
-        <x:v>1307</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F30" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6">
       <x:c r="A31" s="0" t="s">
-        <x:v>1339</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
-        <x:v>1340</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F31" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6">
       <x:c r="A32" s="0" t="s">
-        <x:v>1341</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="B32" s="0" t="s">
-        <x:v>1342</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F32" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6">
       <x:c r="A33" s="0" t="s">
-        <x:v>1343</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
-        <x:v>1344</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F33" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6">
       <x:c r="A34" s="0" t="s">
-        <x:v>1345</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B34" s="0" t="s">
-        <x:v>1346</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F34" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6">
       <x:c r="A35" s="0" t="s">
-        <x:v>1347</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
-        <x:v>1346</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F35" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6">
       <x:c r="A36" s="0" t="s">
-        <x:v>1348</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="B36" s="0" t="s">
-        <x:v>1346</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F36" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6">
       <x:c r="A37" s="0" t="s">
-        <x:v>1349</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
-        <x:v>1346</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F37" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6">
       <x:c r="A38" s="0" t="s">
-        <x:v>1350</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="B38" s="0" t="s">
-        <x:v>1346</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F38" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6">
       <x:c r="A39" s="0" t="s">
-        <x:v>1351</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
-        <x:v>1346</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F39" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6">
       <x:c r="A40" s="0" t="s">
-        <x:v>1352</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="B40" s="0" t="s">
-        <x:v>1346</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F40" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6">
       <x:c r="A41" s="0" t="s">
-        <x:v>1353</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
-        <x:v>1346</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F41" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6">
       <x:c r="A42" s="0" t="s">
-        <x:v>1354</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="B42" s="0" t="s">
-        <x:v>1342</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F42" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6">
       <x:c r="A43" s="0" t="s">
-        <x:v>1355</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
-        <x:v>1356</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F43" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6">
       <x:c r="A44" s="0" t="s">
-        <x:v>1357</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="B44" s="0" t="s">
-        <x:v>1346</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F44" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6">
       <x:c r="A45" s="0" t="s">
-        <x:v>1358</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
-        <x:v>1346</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F45" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6">
       <x:c r="A46" s="0" t="s">
-        <x:v>1359</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="B46" s="0" t="s">
-        <x:v>1346</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F46" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6">
       <x:c r="A47" s="0" t="s">
-        <x:v>1360</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
-        <x:v>1361</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F47" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6">
       <x:c r="A48" s="0" t="s">
-        <x:v>1362</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="B48" s="0" t="s">
-        <x:v>1346</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F48" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6">
       <x:c r="A49" s="0" t="s">
-        <x:v>1363</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
-        <x:v>1364</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F49" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6">
       <x:c r="A50" s="0" t="s">
-        <x:v>1365</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="B50" s="0" t="s">
-        <x:v>1366</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F50" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6">
       <x:c r="A51" s="0" t="s">
-        <x:v>1367</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
-        <x:v>1364</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F51" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6">
       <x:c r="A52" s="0" t="s">
-        <x:v>1368</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="B52" s="0" t="s">
-        <x:v>1364</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F52" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6">
       <x:c r="A53" s="0" t="s">
-        <x:v>1369</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
-        <x:v>1370</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F53" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6">
       <x:c r="A54" s="0" t="s">
-        <x:v>1371</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="B54" s="0" t="s">
-        <x:v>1364</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F54" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6">
       <x:c r="A55" s="0" t="s">
-        <x:v>1372</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
-        <x:v>1364</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F55" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6">
       <x:c r="A56" s="0" t="s">
-        <x:v>1373</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="B56" s="0" t="s">
-        <x:v>1364</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F56" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:6">
       <x:c r="A57" s="0" t="s">
-        <x:v>1374</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
-        <x:v>1375</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F57" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:6">
       <x:c r="A58" s="0" t="s">
-        <x:v>1376</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="B58" s="0" t="s">
-        <x:v>1364</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F58" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:6">
       <x:c r="A59" s="0" t="s">
-        <x:v>1377</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
-        <x:v>1378</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F59" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:6">
       <x:c r="A60" s="0" t="s">
-        <x:v>1379</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="B60" s="0" t="s">
-        <x:v>1364</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F60" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:6">
       <x:c r="A61" s="0" t="s">
-        <x:v>1380</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
-        <x:v>1364</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F61" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:6">
       <x:c r="A62" s="0" t="s">
-        <x:v>1381</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="B62" s="0" t="s">
-        <x:v>1382</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F62" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:6">
       <x:c r="A63" s="0" t="s">
-        <x:v>1383</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
-        <x:v>1364</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F63" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:6">
       <x:c r="A64" s="0" t="s">
-        <x:v>1384</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="B64" s="0" t="s">
-        <x:v>1364</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F64" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:6">
       <x:c r="A65" s="0" t="s">
-        <x:v>1385</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
-        <x:v>1364</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F65" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:6">
       <x:c r="A66" s="0" t="s">
-        <x:v>1386</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="B66" s="0" t="s">
-        <x:v>1364</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F66" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:6">
       <x:c r="A67" s="0" t="s">
-        <x:v>1387</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
-        <x:v>1364</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F67" s="0" t="s">
-        <x:v>8</x:v>
-[...17898 lines deleted...]
-      <x:c r="F962" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:F12"/>
+  <x:dimension ref="A1:F4"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6">
       <x:c r="A2" s="0" t="s">
-        <x:v>2566</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
-        <x:v>2567</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:6">
       <x:c r="A3" s="0" t="s">
-        <x:v>2568</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
-        <x:v>2569</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:6">
       <x:c r="A4" s="0" t="s">
-        <x:v>2570</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
-        <x:v>2569</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
-        <x:v>8</x:v>
-[...158 lines deleted...]
-      <x:c r="F12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:F5"/>
+  <x:dimension ref="A1:F15"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6">
       <x:c r="A2" s="0" t="s">
-        <x:v>2583</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
-        <x:v>2584</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:6">
       <x:c r="A3" s="0" t="s">
-        <x:v>2585</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
-        <x:v>2586</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:6">
       <x:c r="A4" s="0" t="s">
-        <x:v>2587</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
-        <x:v>2588</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:6">
       <x:c r="A5" s="0" t="s">
-        <x:v>2589</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
-        <x:v>2588</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6" spans="1:6">
+      <x:c r="A6" s="0" t="s">
+        <x:v>574</x:v>
+      </x:c>
+      <x:c r="B6" s="0" t="s">
+        <x:v>575</x:v>
+      </x:c>
+      <x:c r="C6" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D6" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E6" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F6" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="7" spans="1:6">
+      <x:c r="A7" s="0" t="s">
+        <x:v>576</x:v>
+      </x:c>
+      <x:c r="B7" s="0" t="s">
+        <x:v>577</x:v>
+      </x:c>
+      <x:c r="C7" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D7" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E7" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F7" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="8" spans="1:6">
+      <x:c r="A8" s="0" t="s">
+        <x:v>578</x:v>
+      </x:c>
+      <x:c r="B8" s="0" t="s">
+        <x:v>579</x:v>
+      </x:c>
+      <x:c r="C8" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D8" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E8" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F8" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="9" spans="1:6">
+      <x:c r="A9" s="0" t="s">
+        <x:v>580</x:v>
+      </x:c>
+      <x:c r="B9" s="0" t="s">
+        <x:v>581</x:v>
+      </x:c>
+      <x:c r="C9" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D9" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E9" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F9" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="10" spans="1:6">
+      <x:c r="A10" s="0" t="s">
+        <x:v>582</x:v>
+      </x:c>
+      <x:c r="B10" s="0" t="s">
+        <x:v>583</x:v>
+      </x:c>
+      <x:c r="C10" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D10" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E10" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F10" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="11" spans="1:6">
+      <x:c r="A11" s="0" t="s">
+        <x:v>584</x:v>
+      </x:c>
+      <x:c r="B11" s="0" t="s">
+        <x:v>585</x:v>
+      </x:c>
+      <x:c r="C11" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D11" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E11" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F11" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="12" spans="1:6">
+      <x:c r="A12" s="0" t="s">
+        <x:v>586</x:v>
+      </x:c>
+      <x:c r="B12" s="0" t="s">
+        <x:v>587</x:v>
+      </x:c>
+      <x:c r="C12" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D12" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E12" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F12" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="13" spans="1:6">
+      <x:c r="A13" s="0" t="s">
+        <x:v>588</x:v>
+      </x:c>
+      <x:c r="B13" s="0" t="s">
+        <x:v>589</x:v>
+      </x:c>
+      <x:c r="C13" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D13" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E13" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F13" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="14" spans="1:6">
+      <x:c r="A14" s="0" t="s">
+        <x:v>590</x:v>
+      </x:c>
+      <x:c r="B14" s="0" t="s">
+        <x:v>591</x:v>
+      </x:c>
+      <x:c r="C14" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D14" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E14" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F14" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="15" spans="1:6">
+      <x:c r="A15" s="0" t="s">
+        <x:v>592</x:v>
+      </x:c>
+      <x:c r="B15" s="0" t="s">
+        <x:v>593</x:v>
+      </x:c>
+      <x:c r="C15" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D15" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E15" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:F72"/>
+  <x:dimension ref="A1:F8"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6">
       <x:c r="A2" s="0" t="s">
-        <x:v>2590</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
-        <x:v>2591</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:6">
       <x:c r="A3" s="0" t="s">
-        <x:v>2592</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
-        <x:v>2593</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:6">
       <x:c r="A4" s="0" t="s">
-        <x:v>2594</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
-        <x:v>2595</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:6">
       <x:c r="A5" s="0" t="s">
-        <x:v>2596</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
-        <x:v>2597</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:6">
       <x:c r="A6" s="0" t="s">
-        <x:v>2598</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
-        <x:v>2599</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:6">
       <x:c r="A7" s="0" t="s">
-        <x:v>2600</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
-        <x:v>2601</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:6">
       <x:c r="A8" s="0" t="s">
-        <x:v>2602</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
-        <x:v>2603</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
-        <x:v>8</x:v>
-[...1278 lines deleted...]
-      <x:c r="F72" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:F7"/>
+  <x:dimension ref="A1:F3"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6">
       <x:c r="A2" s="0" t="s">
-        <x:v>2721</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
-        <x:v>2722</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:6">
       <x:c r="A3" s="0" t="s">
-        <x:v>2723</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
-        <x:v>2724</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
-        <x:v>8</x:v>
-[...78 lines deleted...]
-      <x:c r="F7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:F5"/>
+  <x:dimension ref="A1:F17"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6">
       <x:c r="A2" s="0" t="s">
-        <x:v>2733</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
-        <x:v>2734</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:6">
       <x:c r="A3" s="0" t="s">
-        <x:v>2735</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
-        <x:v>2736</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:6">
       <x:c r="A4" s="0" t="s">
-        <x:v>2737</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
-        <x:v>2738</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:6">
       <x:c r="A5" s="0" t="s">
-        <x:v>2739</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
-        <x:v>2740</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6" spans="1:6">
+      <x:c r="A6" s="0" t="s">
+        <x:v>619</x:v>
+      </x:c>
+      <x:c r="B6" s="0" t="s">
+        <x:v>620</x:v>
+      </x:c>
+      <x:c r="C6" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D6" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E6" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F6" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="7" spans="1:6">
+      <x:c r="A7" s="0" t="s">
+        <x:v>621</x:v>
+      </x:c>
+      <x:c r="B7" s="0" t="s">
+        <x:v>622</x:v>
+      </x:c>
+      <x:c r="C7" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D7" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E7" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F7" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="8" spans="1:6">
+      <x:c r="A8" s="0" t="s">
+        <x:v>623</x:v>
+      </x:c>
+      <x:c r="B8" s="0" t="s">
+        <x:v>624</x:v>
+      </x:c>
+      <x:c r="C8" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D8" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E8" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F8" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="9" spans="1:6">
+      <x:c r="A9" s="0" t="s">
+        <x:v>625</x:v>
+      </x:c>
+      <x:c r="B9" s="0" t="s">
+        <x:v>626</x:v>
+      </x:c>
+      <x:c r="C9" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D9" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E9" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F9" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="10" spans="1:6">
+      <x:c r="A10" s="0" t="s">
+        <x:v>627</x:v>
+      </x:c>
+      <x:c r="B10" s="0" t="s">
+        <x:v>628</x:v>
+      </x:c>
+      <x:c r="C10" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D10" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E10" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F10" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="11" spans="1:6">
+      <x:c r="A11" s="0" t="s">
+        <x:v>629</x:v>
+      </x:c>
+      <x:c r="B11" s="0" t="s">
+        <x:v>630</x:v>
+      </x:c>
+      <x:c r="C11" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D11" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E11" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F11" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="12" spans="1:6">
+      <x:c r="A12" s="0" t="s">
+        <x:v>631</x:v>
+      </x:c>
+      <x:c r="B12" s="0" t="s">
+        <x:v>632</x:v>
+      </x:c>
+      <x:c r="C12" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D12" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E12" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F12" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="13" spans="1:6">
+      <x:c r="A13" s="0" t="s">
+        <x:v>633</x:v>
+      </x:c>
+      <x:c r="B13" s="0" t="s">
+        <x:v>634</x:v>
+      </x:c>
+      <x:c r="C13" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D13" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E13" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F13" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="14" spans="1:6">
+      <x:c r="A14" s="0" t="s">
+        <x:v>635</x:v>
+      </x:c>
+      <x:c r="B14" s="0" t="s">
+        <x:v>636</x:v>
+      </x:c>
+      <x:c r="C14" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D14" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E14" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F14" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="15" spans="1:6">
+      <x:c r="A15" s="0" t="s">
+        <x:v>637</x:v>
+      </x:c>
+      <x:c r="B15" s="0" t="s">
+        <x:v>638</x:v>
+      </x:c>
+      <x:c r="C15" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D15" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E15" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F15" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="16" spans="1:6">
+      <x:c r="A16" s="0" t="s">
+        <x:v>639</x:v>
+      </x:c>
+      <x:c r="B16" s="0" t="s">
+        <x:v>640</x:v>
+      </x:c>
+      <x:c r="C16" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D16" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E16" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F16" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="17" spans="1:6">
+      <x:c r="A17" s="0" t="s">
+        <x:v>641</x:v>
+      </x:c>
+      <x:c r="B17" s="0" t="s">
+        <x:v>642</x:v>
+      </x:c>
+      <x:c r="C17" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D17" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E17" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F17" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
-    <vt:vector baseType="lpstr" size="39">
-[...1 lines deleted...]
-      <vt:lpstr>Prosjekter</vt:lpstr>
+    <vt:vector baseType="lpstr" size="33">
+      <vt:lpstr>Ydelser</vt:lpstr>
+      <vt:lpstr>Projekter</vt:lpstr>
       <vt:lpstr>Karriere</vt:lpstr>
-      <vt:lpstr>Aktuelt</vt:lpstr>
-[...7 lines deleted...]
-      <vt:lpstr>Kunstig-intelligens</vt:lpstr>
+      <vt:lpstr>Nyheder</vt:lpstr>
+      <vt:lpstr>Om-os</vt:lpstr>
+      <vt:lpstr>Kontakt-os</vt:lpstr>
+      <vt:lpstr>Artikler</vt:lpstr>
+      <vt:lpstr>Information-om-personbeskyttels</vt:lpstr>
+      <vt:lpstr>Interne-artikler</vt:lpstr>
+      <vt:lpstr>Kursus-og-arrangementer</vt:lpstr>
       <vt:lpstr>Annet</vt:lpstr>
-      <vt:lpstr>Tjenester!Print_Area</vt:lpstr>
-[...2 lines deleted...]
-      <vt:lpstr>Prosjekter!Print_Titles</vt:lpstr>
+      <vt:lpstr>Ydelser!Print_Area</vt:lpstr>
+      <vt:lpstr>Ydelser!Print_Titles</vt:lpstr>
+      <vt:lpstr>Projekter!Print_Area</vt:lpstr>
+      <vt:lpstr>Projekter!Print_Titles</vt:lpstr>
       <vt:lpstr>Karriere!Print_Area</vt:lpstr>
       <vt:lpstr>Karriere!Print_Titles</vt:lpstr>
-      <vt:lpstr>Aktuelt!Print_Area</vt:lpstr>
-[...16 lines deleted...]
-      <vt:lpstr>Kunstig-intelligens!Print_Titles</vt:lpstr>
+      <vt:lpstr>Nyheder!Print_Area</vt:lpstr>
+      <vt:lpstr>Nyheder!Print_Titles</vt:lpstr>
+      <vt:lpstr>Om-os!Print_Area</vt:lpstr>
+      <vt:lpstr>Om-os!Print_Titles</vt:lpstr>
+      <vt:lpstr>Kontakt-os!Print_Area</vt:lpstr>
+      <vt:lpstr>Kontakt-os!Print_Titles</vt:lpstr>
+      <vt:lpstr>Artikler!Print_Area</vt:lpstr>
+      <vt:lpstr>Artikler!Print_Titles</vt:lpstr>
+      <vt:lpstr>Information-om-personbeskyttels!Print_Area</vt:lpstr>
+      <vt:lpstr>Information-om-personbeskyttels!Print_Titles</vt:lpstr>
+      <vt:lpstr>Interne-artikler!Print_Area</vt:lpstr>
+      <vt:lpstr>Interne-artikler!Print_Titles</vt:lpstr>
+      <vt:lpstr>Kursus-og-arrangementer!Print_Area</vt:lpstr>
+      <vt:lpstr>Kursus-og-arrangementer!Print_Titles</vt:lpstr>
       <vt:lpstr>Annet!Print_Area</vt:lpstr>
       <vt:lpstr>Annet!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>13</vt:i4>
+        <vt:i4>11</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>26</vt:i4>
+        <vt:i4>22</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>