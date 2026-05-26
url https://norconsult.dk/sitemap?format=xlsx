--- v1 (2026-04-11)
+++ v2 (2026-05-26)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c11b7f8952f479c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c3446879513142d6931aa194374c4b4a.psmdcp" Id="Rd4e94639c34149a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c18d36ac63349e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/aa3c1e3160304139a4a097198960693a.psmdcp" Id="Raaf99f78b9104ab3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Ydelser" sheetId="1" r:id="rId2"/>
     <x:sheet name="Projekter" sheetId="2" r:id="rId3"/>
     <x:sheet name="Karriere" sheetId="3" r:id="rId4"/>
     <x:sheet name="Nyheder" sheetId="4" r:id="rId5"/>
     <x:sheet name="Om-os" sheetId="5" r:id="rId6"/>
     <x:sheet name="Kontakt-os" sheetId="6" r:id="rId7"/>
     <x:sheet name="Artikler" sheetId="7" r:id="rId8"/>
     <x:sheet name="Information-om-personbeskyttels" sheetId="8" r:id="rId9"/>
     <x:sheet name="Interne-artikler" sheetId="9" r:id="rId10"/>
     <x:sheet name="Kursus-og-arrangementer" sheetId="10" r:id="rId11"/>
     <x:sheet name="Annet" sheetId="11" r:id="rId12"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
@@ -798,54 +798,66 @@
   <x:si>
     <x:t>https://norconsult.dk/projekter/idraetscenter-jammerbugt/</x:t>
   </x:si>
   <x:si>
     <x:t>12.03.2026 14:40</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/projekter/smedens-have/</x:t>
   </x:si>
   <x:si>
     <x:t>13.03.2026 08:48</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/projekter/miljoeprojekt-akf/</x:t>
   </x:si>
   <x:si>
     <x:t>17.03.2026 09:29</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/projekter/sjaellandsparken/</x:t>
   </x:si>
   <x:si>
     <x:t>19.03.2026 12:23</x:t>
   </x:si>
   <x:si>
+    <x:t>https://norconsult.dk/projekter/tandlaegeklinik-i-jammerbugt-kommune/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22.04.2026 12:07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/projekter/spangsbjergparken/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06.05.2026 10:24</x:t>
+  </x:si>
+  <x:si>
     <x:t>https://norconsult.dk/karriere/</x:t>
   </x:si>
   <x:si>
-    <x:t>10.03.2026 13:39</x:t>
+    <x:t>20.05.2026 13:32</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/karriere/ledige-stillinger/</x:t>
   </x:si>
   <x:si>
     <x:t>31.03.2025 14:27</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/karriere/ledige-stillinger/req-1614/</x:t>
   </x:si>
   <x:si>
     <x:t>30.05.2023 17:23</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/karriere/ledige-stillinger/req-442/</x:t>
   </x:si>
   <x:si>
     <x:t>30.05.2023 17:24</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/karriere/ledige-stillinger/req-430/</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/karriere/ledige-stillinger/req-3082/</x:t>
   </x:si>
@@ -1296,74 +1308,98 @@
   <x:si>
     <x:t>https://norconsult.dk/karriere/ftf-sara/</x:t>
   </x:si>
   <x:si>
     <x:t>01.06.2023 08:32</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/karriere/ftf-martin/</x:t>
   </x:si>
   <x:si>
     <x:t>01.06.2023 08:30</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/karriere/ftf-piotr/</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/karriere/ledige-stillinger-2/</x:t>
   </x:si>
   <x:si>
     <x:t>31.03.2025 14:22</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/karriere/afdelingsledere/</x:t>
   </x:si>
   <x:si>
-    <x:t>09.04.2026 19:01</x:t>
+    <x:t>11.05.2026 09:24</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/karriere/mvm-johannes-seidenfaden/</x:t>
   </x:si>
   <x:si>
     <x:t>10.03.2026 13:36</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/karriere/mvm-lars-soee-larsen/</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/karriere/moed-vores-medarbejdere/</x:t>
   </x:si>
   <x:si>
-    <x:t>19.03.2026 12:56</x:t>
+    <x:t>19.05.2026 10:35</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/karriere/mvm-melissa-skou/</x:t>
   </x:si>
   <x:si>
     <x:t>19.03.2026 12:48</x:t>
   </x:si>
   <x:si>
+    <x:t>https://norconsult.dk/karriere/mvm-richard-vejby-nielsen/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.05.2026 07:53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/karriere/mvm-klara-alberg/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.05.2026 07:51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/karriere/mvm-kasper-nygaard/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.05.2026 07:50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/karriere/selinay-mermer/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19.05.2026 10:34</x:t>
+  </x:si>
+  <x:si>
     <x:t>https://norconsult.dk/nyheder/</x:t>
   </x:si>
   <x:si>
     <x:t>13.06.2023 09:15</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/nyheder/mariager-skole/</x:t>
   </x:si>
   <x:si>
     <x:t>24.05.2023 06:59</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/nyheder/spaendende-opgave-vundet/</x:t>
   </x:si>
   <x:si>
     <x:t>12.06.2023 08:35</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/nyheder/norconsult-praesenterer-endnu-et-rekordregnskab/</x:t>
   </x:si>
   <x:si>
     <x:t>09.05.2023 10:30</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/nyheder/arkitektvirksomheder-i-danmark-samles-under-staerkt-nordisk-brand/</x:t>
@@ -1710,146 +1746,179 @@
   <x:si>
     <x:t>https://norconsult.dk/nyheder/norconsult-sikrer-to-store-licitationer-til-en-kvart-milliard-kr-i-komplekst-marked/</x:t>
   </x:si>
   <x:si>
     <x:t>05.03.2026 09:08</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/nyheder/norconsult-har-aabnet-nyt-kontor-i-silkeborg/</x:t>
   </x:si>
   <x:si>
     <x:t>25.03.2026 09:39</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/nyheder/norconsult-danmark-er-en-del-af-teamet-bag-ombygning-af-retspsykiatrien-i-esbjerg/</x:t>
   </x:si>
   <x:si>
     <x:t>27.03.2026 10:57</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/nyheder/norconsult-vinder-tredje-etape-af-udvidelsen-af-tollundskolen/</x:t>
   </x:si>
   <x:si>
     <x:t>07.04.2026 10:31</x:t>
   </x:si>
   <x:si>
+    <x:t>https://norconsult.dk/nyheder/totalraadgivning-ny-dialyse-horsens/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16.04.2026 06:26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/nyheder/norconsult-staar-bag-nyt-moderne-tandlaegehus-i-brovst/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22.04.2026 10:32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/nyheder/jes-hansen-tiltraeder-som-ny-ceo-i-norconsult-danmark/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01.05.2026 06:11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/nyheder/norconsult-styrker-omraadet-miljoe-og-geoteknik-med-ny-afdelingsdirektoer/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07.05.2026 13:40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/nyheder/norconsult-danmark-vokser-sigter-mod-at-udvide-forretningen-og-styrke-positionen/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.05.2026 05:27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/nyheder/norconsult-styrker-ledelsen-i-aalborg-med-ny-afdelingschef/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22.05.2026 05:22</x:t>
+  </x:si>
+  <x:si>
     <x:t>https://norconsult.dk/om-os/</x:t>
   </x:si>
   <x:si>
-    <x:t>16.02.2026 12:07</x:t>
+    <x:t>04.05.2026 12:16</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/om-os/etik-og-integritet/</x:t>
   </x:si>
   <x:si>
     <x:t>17.02.2026 10:13</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/om-os/vores-kultur/</x:t>
   </x:si>
   <x:si>
     <x:t>17.02.2026 09:45</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/kontakt-os/</x:t>
   </x:si>
   <x:si>
     <x:t>18.02.2026 11:15</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/kontakt-os/herlev/</x:t>
   </x:si>
   <x:si>
-    <x:t>23.03.2026 11:21</x:t>
+    <x:t>21.04.2026 10:31</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/kontakt-os/aalborg/</x:t>
   </x:si>
   <x:si>
-    <x:t>09.04.2026 19:06</x:t>
+    <x:t>11.05.2026 09:34</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/kontakt-os/viborg/</x:t>
   </x:si>
   <x:si>
-    <x:t>24.11.2025 10:48</x:t>
+    <x:t>01.05.2026 07:54</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/kontakt-os/aarhus-klostergade/</x:t>
   </x:si>
   <x:si>
-    <x:t>03.12.2025 07:18</x:t>
+    <x:t>21.04.2026 10:34</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/kontakt-os/grenaa/</x:t>
   </x:si>
   <x:si>
     <x:t>09.04.2026 19:05</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/kontakt-os/kolding/</x:t>
   </x:si>
   <x:si>
-    <x:t>03.12.2025 07:19</x:t>
+    <x:t>21.04.2026 10:35</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/kontakt-os/kalundborg/</x:t>
   </x:si>
   <x:si>
     <x:t>27.11.2025 15:32</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/kontakt-os/smoerum/</x:t>
   </x:si>
   <x:si>
-    <x:t>03.06.2025 07:00</x:t>
+    <x:t>11.05.2026 09:28</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/kontakt-os/aarhus-ankersgade/</x:t>
   </x:si>
   <x:si>
     <x:t>23.02.2026 10:40</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/kontakt-os/esbjerg/</x:t>
   </x:si>
   <x:si>
-    <x:t>26.02.2026 08:29</x:t>
+    <x:t>21.04.2026 10:37</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/kontakt-os/horsens/</x:t>
   </x:si>
   <x:si>
-    <x:t>22.08.2023 14:27</x:t>
+    <x:t>21.04.2026 10:27</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/kontakt-os/roskilde/</x:t>
   </x:si>
   <x:si>
-    <x:t>10.03.2026 08:13</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>https://norconsult.dk/kontakt-os/silkeborg/</x:t>
   </x:si>
   <x:si>
     <x:t>10.03.2026 08:09</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/artikler/</x:t>
   </x:si>
   <x:si>
     <x:t>24.11.2025 11:16</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/artikler/mariager-skole/</x:t>
   </x:si>
   <x:si>
     <x:t>25.05.2023 12:02</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/artikler/norconsult-praesenterer-endnu-et-rekordregnskab/</x:t>
   </x:si>
   <x:si>
     <x:t>25.05.2023 12:03</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/artikler/arkitektvirksomheder-i-danmark-samles-under-staerkt-nordisk-brand/</x:t>
@@ -1966,50 +2035,53 @@
     <x:t>https://norconsult.dk/interne-artikler/arbejdsmiljoeorganisation-amo/</x:t>
   </x:si>
   <x:si>
     <x:t>01.05.2025 06:36</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/interne-artikler/borerigge/</x:t>
   </x:si>
   <x:si>
     <x:t>25.05.2023 11:47</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/interne-artikler/certificerede-statikere/</x:t>
   </x:si>
   <x:si>
     <x:t>17.11.2023 09:55</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/kursus-og-arrangementer/</x:t>
   </x:si>
   <x:si>
     <x:t>26.03.2026 08:42</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/kursus-og-arrangementer/grundlaeggende-gmp-kursus-forstaa-reglerne-og-anvend-dem-i-praksis-2-dage-1/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.04.2026 11:22</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/vi-stoetter-interforce-danmark/</x:t>
   </x:si>
   <x:si>
     <x:t>08.01.2026 09:55</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/baeredygtighed/</x:t>
   </x:si>
   <x:si>
     <x:t>12.02.2026 08:36</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/innovation/</x:t>
   </x:si>
   <x:si>
     <x:t>08.07.2025 13:12</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/soeg/</x:t>
   </x:si>
   <x:si>
     <x:t>16.05.2023 07:43</x:t>
   </x:si>
@@ -3717,74 +3789,74 @@
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6">
       <x:c r="A2" s="0" t="s">
-        <x:v>643</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
-        <x:v>644</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:6">
       <x:c r="A3" s="0" t="s">
-        <x:v>645</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
-        <x:v>644</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
@@ -3797,163 +3869,163 @@
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6">
       <x:c r="A2" s="0" t="s">
-        <x:v>646</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
-        <x:v>647</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:6">
       <x:c r="A3" s="0" t="s">
-        <x:v>648</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
-        <x:v>649</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:6">
       <x:c r="A4" s="0" t="s">
-        <x:v>650</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
-        <x:v>651</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:6">
       <x:c r="A5" s="0" t="s">
-        <x:v>652</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
-        <x:v>653</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:6">
       <x:c r="A6" s="0" t="s">
-        <x:v>654</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
-        <x:v>655</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:F75"/>
+  <x:dimension ref="A1:F77"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
@@ -5412,4179 +5484,4419 @@
       </x:c>
       <x:c r="E74" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F74" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:6">
       <x:c r="A75" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F75" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="76" spans="1:6">
+      <x:c r="A76" s="0" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="B76" s="0" t="s">
+        <x:v>257</x:v>
+      </x:c>
+      <x:c r="C76" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D76" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E76" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F76" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="77" spans="1:6">
+      <x:c r="A77" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="B77" s="0" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="C77" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D77" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E77" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F77" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:F133"/>
+  <x:dimension ref="A1:F137"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6">
       <x:c r="A2" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:6">
       <x:c r="A3" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:6">
       <x:c r="A4" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:6">
       <x:c r="A5" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:6">
       <x:c r="A6" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:6">
       <x:c r="A7" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:6">
       <x:c r="A8" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:6">
       <x:c r="A9" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:6">
       <x:c r="A10" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:6">
       <x:c r="A11" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:6">
       <x:c r="A12" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6">
       <x:c r="A13" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6">
       <x:c r="A14" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6">
       <x:c r="A15" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6">
       <x:c r="A16" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="B16" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6">
       <x:c r="A17" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6">
       <x:c r="A18" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="B18" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6">
       <x:c r="A19" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6">
       <x:c r="A20" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="B20" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F20" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6">
       <x:c r="A21" s="0" t="s">
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="B21" s="0" t="s">
         <x:v>282</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>278</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F21" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6">
       <x:c r="A22" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="B22" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F22" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6">
       <x:c r="A23" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F23" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6">
       <x:c r="A24" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="B24" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F24" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6">
       <x:c r="A25" s="0" t="s">
-        <x:v>287</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F25" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6">
       <x:c r="A26" s="0" t="s">
+        <x:v>292</x:v>
+      </x:c>
+      <x:c r="B26" s="0" t="s">
         <x:v>288</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>284</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F26" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6">
       <x:c r="A27" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F27" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6">
       <x:c r="A28" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="B28" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F28" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6">
       <x:c r="A29" s="0" t="s">
-        <x:v>292</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F29" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6">
       <x:c r="A30" s="0" t="s">
-        <x:v>293</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="B30" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F30" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6">
       <x:c r="A31" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F31" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6">
       <x:c r="A32" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="B32" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F32" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6">
       <x:c r="A33" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F33" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6">
       <x:c r="A34" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="B34" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F34" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6">
       <x:c r="A35" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F35" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6">
       <x:c r="A36" s="0" t="s">
-        <x:v>300</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="B36" s="0" t="s">
-        <x:v>301</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F36" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6">
       <x:c r="A37" s="0" t="s">
-        <x:v>302</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
-        <x:v>301</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F37" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6">
       <x:c r="A38" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="B38" s="0" t="s">
-        <x:v>301</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F38" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6">
       <x:c r="A39" s="0" t="s">
-        <x:v>304</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
-        <x:v>301</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F39" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6">
       <x:c r="A40" s="0" t="s">
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="B40" s="0" t="s">
         <x:v>305</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>301</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F40" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6">
       <x:c r="A41" s="0" t="s">
-        <x:v>306</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F41" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6">
       <x:c r="A42" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="B42" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F42" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6">
       <x:c r="A43" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F43" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6">
       <x:c r="A44" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="B44" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F44" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6">
       <x:c r="A45" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
-        <x:v>312</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F45" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6">
       <x:c r="A46" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="B46" s="0" t="s">
-        <x:v>312</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F46" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6">
       <x:c r="A47" s="0" t="s">
-        <x:v>314</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
-        <x:v>312</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F47" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6">
       <x:c r="A48" s="0" t="s">
-        <x:v>315</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="B48" s="0" t="s">
-        <x:v>312</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F48" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6">
       <x:c r="A49" s="0" t="s">
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="B49" s="0" t="s">
         <x:v>316</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>312</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F49" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6">
       <x:c r="A50" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="B50" s="0" t="s">
-        <x:v>318</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F50" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6">
       <x:c r="A51" s="0" t="s">
-        <x:v>319</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
-        <x:v>318</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F51" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6">
       <x:c r="A52" s="0" t="s">
-        <x:v>320</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="B52" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F52" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6">
       <x:c r="A53" s="0" t="s">
-        <x:v>322</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F53" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6">
       <x:c r="A54" s="0" t="s">
-        <x:v>323</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="B54" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F54" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6">
       <x:c r="A55" s="0" t="s">
-        <x:v>324</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F55" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6">
       <x:c r="A56" s="0" t="s">
-        <x:v>325</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="B56" s="0" t="s">
-        <x:v>326</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F56" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:6">
       <x:c r="A57" s="0" t="s">
-        <x:v>327</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
-        <x:v>326</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F57" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:6">
       <x:c r="A58" s="0" t="s">
-        <x:v>328</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="B58" s="0" t="s">
-        <x:v>326</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F58" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:6">
       <x:c r="A59" s="0" t="s">
-        <x:v>329</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
-        <x:v>326</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F59" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:6">
       <x:c r="A60" s="0" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="B60" s="0" t="s">
         <x:v>330</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>326</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F60" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:6">
       <x:c r="A61" s="0" t="s">
-        <x:v>331</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F61" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:6">
       <x:c r="A62" s="0" t="s">
-        <x:v>333</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="B62" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F62" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:6">
       <x:c r="A63" s="0" t="s">
-        <x:v>334</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F63" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:6">
       <x:c r="A64" s="0" t="s">
-        <x:v>335</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="B64" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F64" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:6">
       <x:c r="A65" s="0" t="s">
-        <x:v>336</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
-        <x:v>337</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F65" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:6">
       <x:c r="A66" s="0" t="s">
-        <x:v>338</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B66" s="0" t="s">
-        <x:v>337</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F66" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:6">
       <x:c r="A67" s="0" t="s">
-        <x:v>339</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F67" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:6">
       <x:c r="A68" s="0" t="s">
-        <x:v>341</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="B68" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F68" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:6">
       <x:c r="A69" s="0" t="s">
-        <x:v>342</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F69" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:6">
       <x:c r="A70" s="0" t="s">
-        <x:v>343</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="B70" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F70" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:6">
       <x:c r="A71" s="0" t="s">
+        <x:v>348</x:v>
+      </x:c>
+      <x:c r="B71" s="0" t="s">
         <x:v>344</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>340</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F71" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:6">
       <x:c r="A72" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="B72" s="0" t="s">
-        <x:v>346</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F72" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:6">
       <x:c r="A73" s="0" t="s">
-        <x:v>347</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
-        <x:v>346</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F73" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:6">
       <x:c r="A74" s="0" t="s">
-        <x:v>348</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="B74" s="0" t="s">
-        <x:v>346</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F74" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:6">
       <x:c r="A75" s="0" t="s">
-        <x:v>349</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
-        <x:v>346</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F75" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:6">
       <x:c r="A76" s="0" t="s">
-        <x:v>350</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="B76" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F76" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:6">
       <x:c r="A77" s="0" t="s">
-        <x:v>352</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F77" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:6">
       <x:c r="A78" s="0" t="s">
-        <x:v>353</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="B78" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F78" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:6">
       <x:c r="A79" s="0" t="s">
-        <x:v>354</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F79" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:6">
       <x:c r="A80" s="0" t="s">
+        <x:v>359</x:v>
+      </x:c>
+      <x:c r="B80" s="0" t="s">
         <x:v>355</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>351</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F80" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:6">
       <x:c r="A81" s="0" t="s">
-        <x:v>356</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
-        <x:v>357</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F81" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:6">
       <x:c r="A82" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="B82" s="0" t="s">
-        <x:v>357</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F82" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:6">
       <x:c r="A83" s="0" t="s">
-        <x:v>359</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
-        <x:v>357</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F83" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:6">
       <x:c r="A84" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="B84" s="0" t="s">
-        <x:v>357</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F84" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:6">
       <x:c r="A85" s="0" t="s">
+        <x:v>365</x:v>
+      </x:c>
+      <x:c r="B85" s="0" t="s">
         <x:v>361</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>357</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F85" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:6">
       <x:c r="A86" s="0" t="s">
-        <x:v>362</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="B86" s="0" t="s">
-        <x:v>363</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F86" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:6">
       <x:c r="A87" s="0" t="s">
-        <x:v>364</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
-        <x:v>363</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D87" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E87" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F87" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:6">
       <x:c r="A88" s="0" t="s">
-        <x:v>365</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="B88" s="0" t="s">
-        <x:v>363</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D88" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E88" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F88" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:6">
       <x:c r="A89" s="0" t="s">
-        <x:v>366</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
-        <x:v>363</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D89" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E89" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F89" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:6">
       <x:c r="A90" s="0" t="s">
+        <x:v>371</x:v>
+      </x:c>
+      <x:c r="B90" s="0" t="s">
         <x:v>367</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>363</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D90" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E90" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F90" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:6">
       <x:c r="A91" s="0" t="s">
-        <x:v>368</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
-        <x:v>369</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D91" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E91" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F91" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:6">
       <x:c r="A92" s="0" t="s">
-        <x:v>370</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="B92" s="0" t="s">
-        <x:v>369</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="C92" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D92" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E92" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F92" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:6">
       <x:c r="A93" s="0" t="s">
-        <x:v>371</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
-        <x:v>369</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="C93" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D93" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E93" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F93" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:6">
       <x:c r="A94" s="0" t="s">
-        <x:v>372</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="B94" s="0" t="s">
-        <x:v>369</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="C94" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D94" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E94" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F94" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:6">
       <x:c r="A95" s="0" t="s">
+        <x:v>377</x:v>
+      </x:c>
+      <x:c r="B95" s="0" t="s">
         <x:v>373</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>369</x:v>
       </x:c>
       <x:c r="C95" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D95" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E95" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F95" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:6">
       <x:c r="A96" s="0" t="s">
-        <x:v>374</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="B96" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="C96" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D96" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E96" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F96" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:6">
       <x:c r="A97" s="0" t="s">
-        <x:v>376</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="C97" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D97" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E97" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F97" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:6">
       <x:c r="A98" s="0" t="s">
-        <x:v>377</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="B98" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="C98" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D98" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E98" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F98" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:6">
       <x:c r="A99" s="0" t="s">
-        <x:v>378</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="C99" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D99" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E99" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F99" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:6">
       <x:c r="A100" s="0" t="s">
+        <x:v>383</x:v>
+      </x:c>
+      <x:c r="B100" s="0" t="s">
         <x:v>379</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>375</x:v>
       </x:c>
       <x:c r="C100" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D100" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E100" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F100" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:6">
       <x:c r="A101" s="0" t="s">
-        <x:v>380</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="C101" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D101" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E101" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F101" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:6">
       <x:c r="A102" s="0" t="s">
-        <x:v>381</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="B102" s="0" t="s">
-        <x:v>382</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="C102" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D102" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E102" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F102" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:6">
       <x:c r="A103" s="0" t="s">
-        <x:v>383</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
-        <x:v>382</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="C103" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D103" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E103" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F103" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:6">
       <x:c r="A104" s="0" t="s">
-        <x:v>384</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="B104" s="0" t="s">
-        <x:v>382</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="C104" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D104" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E104" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F104" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:6">
       <x:c r="A105" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
-        <x:v>382</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="C105" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D105" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E105" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F105" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:6">
       <x:c r="A106" s="0" t="s">
+        <x:v>390</x:v>
+      </x:c>
+      <x:c r="B106" s="0" t="s">
         <x:v>386</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>382</x:v>
       </x:c>
       <x:c r="C106" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D106" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E106" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F106" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:6">
       <x:c r="A107" s="0" t="s">
-        <x:v>387</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
-        <x:v>388</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="C107" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D107" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E107" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F107" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:6">
       <x:c r="A108" s="0" t="s">
-        <x:v>389</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="B108" s="0" t="s">
-        <x:v>388</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="C108" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D108" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E108" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F108" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:6">
       <x:c r="A109" s="0" t="s">
-        <x:v>390</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
-        <x:v>388</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="C109" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D109" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E109" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F109" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:6">
       <x:c r="A110" s="0" t="s">
-        <x:v>391</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="B110" s="0" t="s">
-        <x:v>388</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="C110" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D110" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E110" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F110" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:6">
       <x:c r="A111" s="0" t="s">
+        <x:v>396</x:v>
+      </x:c>
+      <x:c r="B111" s="0" t="s">
         <x:v>392</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>388</x:v>
       </x:c>
       <x:c r="C111" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D111" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E111" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F111" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:6">
       <x:c r="A112" s="0" t="s">
-        <x:v>393</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="B112" s="0" t="s">
-        <x:v>394</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="C112" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D112" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E112" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F112" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:6">
       <x:c r="A113" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
-        <x:v>394</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="C113" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D113" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E113" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F113" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:6">
       <x:c r="A114" s="0" t="s">
-        <x:v>396</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="B114" s="0" t="s">
-        <x:v>394</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="C114" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D114" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E114" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F114" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:6">
       <x:c r="A115" s="0" t="s">
-        <x:v>397</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
-        <x:v>394</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="C115" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D115" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E115" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F115" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:6">
       <x:c r="A116" s="0" t="s">
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="B116" s="0" t="s">
         <x:v>398</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>394</x:v>
       </x:c>
       <x:c r="C116" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D116" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E116" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F116" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:6">
       <x:c r="A117" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
-        <x:v>400</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="C117" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D117" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E117" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F117" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:6">
       <x:c r="A118" s="0" t="s">
-        <x:v>401</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="B118" s="0" t="s">
-        <x:v>402</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="C118" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D118" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E118" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F118" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:6">
       <x:c r="A119" s="0" t="s">
-        <x:v>403</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
-        <x:v>404</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="C119" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D119" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E119" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F119" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:6">
       <x:c r="A120" s="0" t="s">
-        <x:v>405</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="B120" s="0" t="s">
-        <x:v>406</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="C120" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D120" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E120" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F120" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:6">
       <x:c r="A121" s="0" t="s">
-        <x:v>407</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
-        <x:v>408</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="C121" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D121" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E121" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F121" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:6">
       <x:c r="A122" s="0" t="s">
-        <x:v>409</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="B122" s="0" t="s">
-        <x:v>410</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="C122" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D122" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E122" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F122" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:6">
       <x:c r="A123" s="0" t="s">
-        <x:v>411</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
-        <x:v>406</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="C123" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D123" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E123" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F123" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:6">
       <x:c r="A124" s="0" t="s">
-        <x:v>412</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="B124" s="0" t="s">
-        <x:v>413</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="C124" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D124" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E124" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F124" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:6">
       <x:c r="A125" s="0" t="s">
-        <x:v>414</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
-        <x:v>415</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="C125" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D125" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E125" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F125" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:6">
       <x:c r="A126" s="0" t="s">
-        <x:v>416</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="B126" s="0" t="s">
-        <x:v>417</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="C126" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D126" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E126" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F126" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:6">
       <x:c r="A127" s="0" t="s">
-        <x:v>418</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
-        <x:v>415</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="C127" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D127" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E127" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F127" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:6">
       <x:c r="A128" s="0" t="s">
-        <x:v>419</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="B128" s="0" t="s">
-        <x:v>420</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="C128" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D128" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E128" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F128" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:6">
       <x:c r="A129" s="0" t="s">
-        <x:v>421</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
-        <x:v>422</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="C129" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D129" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E129" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F129" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:6">
       <x:c r="A130" s="0" t="s">
-        <x:v>423</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="B130" s="0" t="s">
-        <x:v>424</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="C130" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D130" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E130" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F130" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:6">
       <x:c r="A131" s="0" t="s">
-        <x:v>425</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
-        <x:v>424</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="C131" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D131" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E131" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F131" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:6">
       <x:c r="A132" s="0" t="s">
-        <x:v>426</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="B132" s="0" t="s">
-        <x:v>427</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="C132" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D132" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E132" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F132" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:6">
       <x:c r="A133" s="0" t="s">
-        <x:v>428</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
-        <x:v>429</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="C133" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D133" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E133" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F133" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="134" spans="1:6">
+      <x:c r="A134" s="0" t="s">
+        <x:v>434</x:v>
+      </x:c>
+      <x:c r="B134" s="0" t="s">
+        <x:v>435</x:v>
+      </x:c>
+      <x:c r="C134" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D134" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E134" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F134" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="135" spans="1:6">
+      <x:c r="A135" s="0" t="s">
+        <x:v>436</x:v>
+      </x:c>
+      <x:c r="B135" s="0" t="s">
+        <x:v>437</x:v>
+      </x:c>
+      <x:c r="C135" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D135" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E135" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F135" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="136" spans="1:6">
+      <x:c r="A136" s="0" t="s">
+        <x:v>438</x:v>
+      </x:c>
+      <x:c r="B136" s="0" t="s">
+        <x:v>439</x:v>
+      </x:c>
+      <x:c r="C136" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D136" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E136" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F136" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="137" spans="1:6">
+      <x:c r="A137" s="0" t="s">
+        <x:v>440</x:v>
+      </x:c>
+      <x:c r="B137" s="0" t="s">
+        <x:v>441</x:v>
+      </x:c>
+      <x:c r="C137" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D137" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E137" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F137" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:F67"/>
+  <x:dimension ref="A1:F73"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6">
       <x:c r="A2" s="0" t="s">
-        <x:v>430</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
-        <x:v>431</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:6">
       <x:c r="A3" s="0" t="s">
-        <x:v>432</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
-        <x:v>433</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:6">
       <x:c r="A4" s="0" t="s">
-        <x:v>434</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
-        <x:v>435</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:6">
       <x:c r="A5" s="0" t="s">
-        <x:v>436</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
-        <x:v>437</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:6">
       <x:c r="A6" s="0" t="s">
-        <x:v>438</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
-        <x:v>439</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:6">
       <x:c r="A7" s="0" t="s">
-        <x:v>440</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
-        <x:v>441</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:6">
       <x:c r="A8" s="0" t="s">
-        <x:v>442</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
-        <x:v>443</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:6">
       <x:c r="A9" s="0" t="s">
-        <x:v>444</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
-        <x:v>445</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:6">
       <x:c r="A10" s="0" t="s">
-        <x:v>446</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
-        <x:v>447</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:6">
       <x:c r="A11" s="0" t="s">
-        <x:v>448</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
-        <x:v>449</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:6">
       <x:c r="A12" s="0" t="s">
-        <x:v>450</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
-        <x:v>451</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6">
       <x:c r="A13" s="0" t="s">
-        <x:v>452</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
-        <x:v>453</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6">
       <x:c r="A14" s="0" t="s">
-        <x:v>454</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
-        <x:v>455</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6">
       <x:c r="A15" s="0" t="s">
-        <x:v>456</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
-        <x:v>457</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6">
       <x:c r="A16" s="0" t="s">
-        <x:v>458</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="B16" s="0" t="s">
-        <x:v>459</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6">
       <x:c r="A17" s="0" t="s">
-        <x:v>460</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6">
       <x:c r="A18" s="0" t="s">
-        <x:v>462</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="B18" s="0" t="s">
-        <x:v>463</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6">
       <x:c r="A19" s="0" t="s">
-        <x:v>464</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
-        <x:v>465</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6">
       <x:c r="A20" s="0" t="s">
-        <x:v>466</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="B20" s="0" t="s">
-        <x:v>467</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F20" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6">
       <x:c r="A21" s="0" t="s">
-        <x:v>468</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
-        <x:v>469</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F21" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6">
       <x:c r="A22" s="0" t="s">
-        <x:v>470</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="B22" s="0" t="s">
-        <x:v>471</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F22" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6">
       <x:c r="A23" s="0" t="s">
-        <x:v>472</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
-        <x:v>473</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F23" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6">
       <x:c r="A24" s="0" t="s">
-        <x:v>474</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="B24" s="0" t="s">
-        <x:v>475</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F24" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6">
       <x:c r="A25" s="0" t="s">
-        <x:v>476</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
-        <x:v>477</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F25" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6">
       <x:c r="A26" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="B26" s="0" t="s">
-        <x:v>479</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F26" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6">
       <x:c r="A27" s="0" t="s">
-        <x:v>480</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
-        <x:v>481</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F27" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6">
       <x:c r="A28" s="0" t="s">
-        <x:v>482</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B28" s="0" t="s">
-        <x:v>483</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F28" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6">
       <x:c r="A29" s="0" t="s">
-        <x:v>484</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
-        <x:v>485</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F29" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6">
       <x:c r="A30" s="0" t="s">
-        <x:v>486</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="B30" s="0" t="s">
-        <x:v>487</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F30" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6">
       <x:c r="A31" s="0" t="s">
-        <x:v>488</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
-        <x:v>489</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F31" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6">
       <x:c r="A32" s="0" t="s">
-        <x:v>490</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="B32" s="0" t="s">
-        <x:v>491</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F32" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6">
       <x:c r="A33" s="0" t="s">
-        <x:v>492</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
-        <x:v>493</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F33" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6">
       <x:c r="A34" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="B34" s="0" t="s">
-        <x:v>495</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F34" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6">
       <x:c r="A35" s="0" t="s">
-        <x:v>496</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
-        <x:v>497</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F35" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6">
       <x:c r="A36" s="0" t="s">
-        <x:v>498</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="B36" s="0" t="s">
-        <x:v>499</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F36" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6">
       <x:c r="A37" s="0" t="s">
-        <x:v>500</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
-        <x:v>501</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F37" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6">
       <x:c r="A38" s="0" t="s">
-        <x:v>502</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="B38" s="0" t="s">
-        <x:v>503</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F38" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6">
       <x:c r="A39" s="0" t="s">
-        <x:v>504</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
-        <x:v>505</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F39" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6">
       <x:c r="A40" s="0" t="s">
-        <x:v>506</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="B40" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F40" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6">
       <x:c r="A41" s="0" t="s">
-        <x:v>508</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
-        <x:v>509</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F41" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6">
       <x:c r="A42" s="0" t="s">
-        <x:v>510</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="B42" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F42" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6">
       <x:c r="A43" s="0" t="s">
-        <x:v>512</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
-        <x:v>513</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F43" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6">
       <x:c r="A44" s="0" t="s">
-        <x:v>514</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="B44" s="0" t="s">
-        <x:v>515</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F44" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6">
       <x:c r="A45" s="0" t="s">
-        <x:v>516</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
-        <x:v>517</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F45" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6">
       <x:c r="A46" s="0" t="s">
-        <x:v>518</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="B46" s="0" t="s">
-        <x:v>515</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F46" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6">
       <x:c r="A47" s="0" t="s">
-        <x:v>519</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
-        <x:v>520</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F47" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6">
       <x:c r="A48" s="0" t="s">
-        <x:v>521</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="B48" s="0" t="s">
-        <x:v>522</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F48" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6">
       <x:c r="A49" s="0" t="s">
-        <x:v>523</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
-        <x:v>524</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F49" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6">
       <x:c r="A50" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="B50" s="0" t="s">
-        <x:v>524</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F50" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6">
       <x:c r="A51" s="0" t="s">
-        <x:v>526</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
-        <x:v>527</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F51" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6">
       <x:c r="A52" s="0" t="s">
-        <x:v>528</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="B52" s="0" t="s">
-        <x:v>529</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F52" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6">
       <x:c r="A53" s="0" t="s">
-        <x:v>530</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
-        <x:v>531</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F53" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6">
       <x:c r="A54" s="0" t="s">
-        <x:v>532</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="B54" s="0" t="s">
-        <x:v>533</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F54" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6">
       <x:c r="A55" s="0" t="s">
-        <x:v>534</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
-        <x:v>535</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F55" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6">
       <x:c r="A56" s="0" t="s">
-        <x:v>536</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="B56" s="0" t="s">
-        <x:v>537</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F56" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:6">
       <x:c r="A57" s="0" t="s">
-        <x:v>538</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
-        <x:v>539</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F57" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:6">
       <x:c r="A58" s="0" t="s">
-        <x:v>540</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="B58" s="0" t="s">
-        <x:v>541</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F58" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:6">
       <x:c r="A59" s="0" t="s">
-        <x:v>542</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
-        <x:v>543</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F59" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:6">
       <x:c r="A60" s="0" t="s">
-        <x:v>544</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="B60" s="0" t="s">
-        <x:v>545</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F60" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:6">
       <x:c r="A61" s="0" t="s">
-        <x:v>546</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
-        <x:v>547</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F61" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:6">
       <x:c r="A62" s="0" t="s">
-        <x:v>548</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="B62" s="0" t="s">
-        <x:v>549</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F62" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:6">
       <x:c r="A63" s="0" t="s">
-        <x:v>550</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
-        <x:v>551</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F63" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:6">
       <x:c r="A64" s="0" t="s">
-        <x:v>552</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="B64" s="0" t="s">
-        <x:v>553</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F64" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:6">
       <x:c r="A65" s="0" t="s">
-        <x:v>554</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
-        <x:v>555</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F65" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:6">
       <x:c r="A66" s="0" t="s">
-        <x:v>556</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="B66" s="0" t="s">
-        <x:v>557</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F66" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:6">
       <x:c r="A67" s="0" t="s">
-        <x:v>558</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
-        <x:v>559</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F67" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="68" spans="1:6">
+      <x:c r="A68" s="0" t="s">
+        <x:v>572</x:v>
+      </x:c>
+      <x:c r="B68" s="0" t="s">
+        <x:v>573</x:v>
+      </x:c>
+      <x:c r="C68" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D68" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E68" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F68" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="69" spans="1:6">
+      <x:c r="A69" s="0" t="s">
+        <x:v>574</x:v>
+      </x:c>
+      <x:c r="B69" s="0" t="s">
+        <x:v>575</x:v>
+      </x:c>
+      <x:c r="C69" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D69" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E69" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F69" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="70" spans="1:6">
+      <x:c r="A70" s="0" t="s">
+        <x:v>576</x:v>
+      </x:c>
+      <x:c r="B70" s="0" t="s">
+        <x:v>577</x:v>
+      </x:c>
+      <x:c r="C70" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D70" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E70" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F70" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="71" spans="1:6">
+      <x:c r="A71" s="0" t="s">
+        <x:v>578</x:v>
+      </x:c>
+      <x:c r="B71" s="0" t="s">
+        <x:v>579</x:v>
+      </x:c>
+      <x:c r="C71" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D71" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E71" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F71" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="72" spans="1:6">
+      <x:c r="A72" s="0" t="s">
+        <x:v>580</x:v>
+      </x:c>
+      <x:c r="B72" s="0" t="s">
+        <x:v>581</x:v>
+      </x:c>
+      <x:c r="C72" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D72" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E72" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F72" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="73" spans="1:6">
+      <x:c r="A73" s="0" t="s">
+        <x:v>582</x:v>
+      </x:c>
+      <x:c r="B73" s="0" t="s">
+        <x:v>583</x:v>
+      </x:c>
+      <x:c r="C73" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D73" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E73" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F73" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:F4"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6">
       <x:c r="A2" s="0" t="s">
-        <x:v>560</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
-        <x:v>561</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:6">
       <x:c r="A3" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
-        <x:v>563</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:6">
       <x:c r="A4" s="0" t="s">
-        <x:v>564</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
-        <x:v>565</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
@@ -9597,314 +9909,314 @@
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6">
       <x:c r="A2" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
-        <x:v>567</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:6">
       <x:c r="A3" s="0" t="s">
-        <x:v>568</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:6">
       <x:c r="A4" s="0" t="s">
-        <x:v>570</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
-        <x:v>571</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:6">
       <x:c r="A5" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
-        <x:v>573</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:6">
       <x:c r="A6" s="0" t="s">
-        <x:v>574</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
-        <x:v>575</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:6">
       <x:c r="A7" s="0" t="s">
-        <x:v>576</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
-        <x:v>577</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:6">
       <x:c r="A8" s="0" t="s">
-        <x:v>578</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
-        <x:v>579</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:6">
       <x:c r="A9" s="0" t="s">
-        <x:v>580</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
-        <x:v>581</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:6">
       <x:c r="A10" s="0" t="s">
-        <x:v>582</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
-        <x:v>583</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:6">
       <x:c r="A11" s="0" t="s">
-        <x:v>584</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
-        <x:v>585</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:6">
       <x:c r="A12" s="0" t="s">
-        <x:v>586</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
-        <x:v>587</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6">
       <x:c r="A13" s="0" t="s">
-        <x:v>588</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
-        <x:v>589</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6">
       <x:c r="A14" s="0" t="s">
-        <x:v>590</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
-        <x:v>591</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6">
       <x:c r="A15" s="0" t="s">
-        <x:v>592</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
-        <x:v>593</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
@@ -9917,174 +10229,174 @@
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6">
       <x:c r="A2" s="0" t="s">
-        <x:v>594</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
-        <x:v>595</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:6">
       <x:c r="A3" s="0" t="s">
-        <x:v>596</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
-        <x:v>597</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:6">
       <x:c r="A4" s="0" t="s">
-        <x:v>598</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
-        <x:v>599</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:6">
       <x:c r="A5" s="0" t="s">
-        <x:v>600</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
-        <x:v>599</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:6">
       <x:c r="A6" s="0" t="s">
-        <x:v>601</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
-        <x:v>602</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:6">
       <x:c r="A7" s="0" t="s">
-        <x:v>603</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
-        <x:v>604</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:6">
       <x:c r="A8" s="0" t="s">
-        <x:v>605</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
-        <x:v>606</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
@@ -10097,74 +10409,74 @@
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6">
       <x:c r="A2" s="0" t="s">
-        <x:v>607</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
-        <x:v>608</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:6">
       <x:c r="A3" s="0" t="s">
-        <x:v>609</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
-        <x:v>610</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
@@ -10177,354 +10489,354 @@
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6">
       <x:c r="A2" s="0" t="s">
-        <x:v>611</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
-        <x:v>612</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:6">
       <x:c r="A3" s="0" t="s">
-        <x:v>613</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
-        <x:v>614</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:6">
       <x:c r="A4" s="0" t="s">
-        <x:v>615</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
-        <x:v>616</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:6">
       <x:c r="A5" s="0" t="s">
-        <x:v>617</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
-        <x:v>618</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:6">
       <x:c r="A6" s="0" t="s">
-        <x:v>619</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
-        <x:v>620</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:6">
       <x:c r="A7" s="0" t="s">
-        <x:v>621</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:6">
       <x:c r="A8" s="0" t="s">
-        <x:v>623</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
-        <x:v>624</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:6">
       <x:c r="A9" s="0" t="s">
-        <x:v>625</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
-        <x:v>626</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:6">
       <x:c r="A10" s="0" t="s">
-        <x:v>627</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
-        <x:v>628</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:6">
       <x:c r="A11" s="0" t="s">
-        <x:v>629</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
-        <x:v>630</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:6">
       <x:c r="A12" s="0" t="s">
-        <x:v>631</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
-        <x:v>632</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6">
       <x:c r="A13" s="0" t="s">
-        <x:v>633</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
-        <x:v>634</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6">
       <x:c r="A14" s="0" t="s">
-        <x:v>635</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
-        <x:v>636</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6">
       <x:c r="A15" s="0" t="s">
-        <x:v>637</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
-        <x:v>638</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6">
       <x:c r="A16" s="0" t="s">
-        <x:v>639</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="B16" s="0" t="s">
-        <x:v>640</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6">
       <x:c r="A17" s="0" t="s">
-        <x:v>641</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
-        <x:v>642</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">