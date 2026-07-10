--- v2 (2026-05-26)
+++ v3 (2026-07-10)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c18d36ac63349e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/aa3c1e3160304139a4a097198960693a.psmdcp" Id="Raaf99f78b9104ab3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79d3855927464001" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5686363a138d4688b266b08b7ec8e062.psmdcp" Id="R83b7fa28176b496f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Ydelser" sheetId="1" r:id="rId2"/>
     <x:sheet name="Projekter" sheetId="2" r:id="rId3"/>
     <x:sheet name="Karriere" sheetId="3" r:id="rId4"/>
     <x:sheet name="Nyheder" sheetId="4" r:id="rId5"/>
     <x:sheet name="Om-os" sheetId="5" r:id="rId6"/>
     <x:sheet name="Kontakt-os" sheetId="6" r:id="rId7"/>
     <x:sheet name="Artikler" sheetId="7" r:id="rId8"/>
     <x:sheet name="Information-om-personbeskyttels" sheetId="8" r:id="rId9"/>
     <x:sheet name="Interne-artikler" sheetId="9" r:id="rId10"/>
     <x:sheet name="Kursus-og-arrangementer" sheetId="10" r:id="rId11"/>
     <x:sheet name="Annet" sheetId="11" r:id="rId12"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
@@ -60,300 +60,297 @@
   <x:si>
     <x:t>Ansvarlig 1</x:t>
   </x:si>
   <x:si>
     <x:t>Ansvarlig 2</x:t>
   </x:si>
   <x:si>
     <x:t>E-post sendt</x:t>
   </x:si>
   <x:si>
     <x:t>Status</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/ydelser/arkitektur/</x:t>
   </x:si>
   <x:si>
     <x:t>23.02.2026 19:33</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/ydelser/byggeri/</x:t>
   </x:si>
   <x:si>
-    <x:t>17.02.2026 09:35</x:t>
+    <x:t>07.07.2026 12:40</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/ydelser/byggeri/bygherreraadgivning/</x:t>
   </x:si>
   <x:si>
-    <x:t>16.02.2026 14:43</x:t>
+    <x:t>17.06.2026 07:31</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/ydelser/byggeri/bygningsundersoegelser/</x:t>
   </x:si>
   <x:si>
-    <x:t>04.12.2025 13:29</x:t>
+    <x:t>17.06.2026 07:28</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/ydelser/byggeri/bygningsdrift/</x:t>
   </x:si>
   <x:si>
-    <x:t>04.12.2025 13:14</x:t>
+    <x:t>17.06.2026 07:23</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/ydelser/byggeri/arbejdsmiljoe/</x:t>
   </x:si>
   <x:si>
-    <x:t>23.02.2026 10:37</x:t>
+    <x:t>17.06.2026 06:58</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/ydelser/byggeri/vvs-og-ventilation/</x:t>
   </x:si>
   <x:si>
-    <x:t>04.12.2025 08:49</x:t>
+    <x:t>16.06.2026 14:26</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/ydelser/byggeri/konstruktioner/</x:t>
   </x:si>
   <x:si>
-    <x:t>04.12.2025 11:54</x:t>
+    <x:t>17.06.2026 06:48</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/ydelser/byggeri/elinstallationer/</x:t>
   </x:si>
   <x:si>
-    <x:t>18.03.2026 09:07</x:t>
+    <x:t>16.06.2026 15:04</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/ydelser/byggeri/cts/</x:t>
   </x:si>
   <x:si>
-    <x:t>18.03.2026 09:17</x:t>
-[...5 lines deleted...]
-    <x:t>17.03.2026 07:49</x:t>
+    <x:t>16.06.2026 14:57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/ydelser/byggeri/commissioning-cx/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02.07.2026 07:21</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/ydelser/byggeri/lysdesign/</x:t>
   </x:si>
   <x:si>
-    <x:t>17.03.2026 10:13</x:t>
+    <x:t>30.06.2026 13:41</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/ydelser/byggeri/energiloesninger-energifaellesskaber/</x:t>
   </x:si>
   <x:si>
-    <x:t>17.03.2026 07:52</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>https://norconsult.dk/ydelser/byggeri/brandraadgivning/</x:t>
   </x:si>
   <x:si>
-    <x:t>09.04.2026 19:00</x:t>
+    <x:t>16.06.2026 11:22</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/ydelser/byggeri/akustik-og-stoej/</x:t>
   </x:si>
   <x:si>
-    <x:t>04.12.2025 12:33</x:t>
+    <x:t>09.07.2026 07:12</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/ydelser/byggeri/almene-boliger/</x:t>
   </x:si>
   <x:si>
-    <x:t>23.02.2026 10:35</x:t>
+    <x:t>16.06.2026 08:36</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/ydelser/byggeri/senior-og-plejeboliger/</x:t>
   </x:si>
   <x:si>
-    <x:t>16.02.2026 14:41</x:t>
+    <x:t>17.06.2026 07:46</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/ydelser/byggeri/sundhed-og-hospital/</x:t>
   </x:si>
   <x:si>
-    <x:t>09.12.2025 14:32</x:t>
+    <x:t>16.06.2026 13:44</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/ydelser/byggeri/daginstitutioner/</x:t>
   </x:si>
   <x:si>
-    <x:t>23.02.2026 10:36</x:t>
+    <x:t>16.06.2026 13:50</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/ydelser/byggeri/undervisning-og-skoler/</x:t>
   </x:si>
   <x:si>
+    <x:t>09.07.2026 07:56</x:t>
+  </x:si>
+  <x:si>
     <x:t>https://norconsult.dk/ydelser/byggeri/erhverv/</x:t>
   </x:si>
   <x:si>
-    <x:t>04.12.2025 15:35</x:t>
+    <x:t>17.06.2026 07:49</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/ydelser/byggeri/pharma-og-laboratorier/</x:t>
   </x:si>
   <x:si>
-    <x:t>04.12.2025 15:15</x:t>
+    <x:t>17.06.2026 07:45</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/ydelser/byggeri/kultur-og-idraet/</x:t>
   </x:si>
   <x:si>
-    <x:t>04.12.2025 08:37</x:t>
+    <x:t>16.06.2026 14:38</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/ydelser/byggeri/renovering-og-transformation/</x:t>
   </x:si>
   <x:si>
-    <x:t>16.02.2026 14:42</x:t>
+    <x:t>17.06.2026 07:22</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/ydelser/baeredygtighedsraadgivning/</x:t>
   </x:si>
   <x:si>
-    <x:t>25.05.2023 19:39</x:t>
+    <x:t>17.06.2026 08:02</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/ydelser/baeredygtighedsraadgivning/baeredygtighedsledelse/</x:t>
   </x:si>
   <x:si>
-    <x:t>06.07.2023 08:44</x:t>
+    <x:t>17.06.2026 08:04</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/ydelser/baeredygtighedsraadgivning/dgnb/</x:t>
   </x:si>
   <x:si>
+    <x:t>17.06.2026 08:07</x:t>
+  </x:si>
+  <x:si>
     <x:t>https://norconsult.dk/ydelser/baeredygtighedsraadgivning/certificeringer/</x:t>
   </x:si>
   <x:si>
-    <x:t>08.07.2025 11:10</x:t>
+    <x:t>17.06.2026 08:08</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/ydelser/baeredygtighedsraadgivning/lca/</x:t>
   </x:si>
   <x:si>
-    <x:t>08.07.2025 11:11</x:t>
+    <x:t>17.06.2026 08:12</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/ydelser/baeredygtighedsraadgivning/eu-taksonomi/</x:t>
   </x:si>
   <x:si>
-    <x:t>06.07.2023 08:46</x:t>
+    <x:t>17.06.2026 08:14</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/ydelser/digitalisering/</x:t>
   </x:si>
   <x:si>
-    <x:t>06.11.2024 10:30</x:t>
+    <x:t>17.06.2026 08:15</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/ydelser/digitalisering/digital-projektering/</x:t>
   </x:si>
   <x:si>
-    <x:t>05.03.2024 14:02</x:t>
+    <x:t>17.06.2026 08:17</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/ydelser/miljoe-og-geoteknik/</x:t>
   </x:si>
   <x:si>
-    <x:t>01.08.2025 08:32</x:t>
+    <x:t>17.06.2026 08:19</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/ydelser/miljoe-og-geoteknik/geotekniske-undersoegelser/</x:t>
   </x:si>
   <x:si>
-    <x:t>06.03.2025 08:28</x:t>
+    <x:t>17.06.2026 08:21</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/ydelser/miljoe-og-geoteknik/geoteknisk-tilsyn/</x:t>
   </x:si>
   <x:si>
-    <x:t>14.05.2024 07:46</x:t>
+    <x:t>17.06.2026 08:22</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/ydelser/miljoe-og-geoteknik/geotekniske-laboratorieforsoeg/</x:t>
   </x:si>
   <x:si>
-    <x:t>25.10.2023 11:26</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>https://norconsult.dk/ydelser/miljoe-og-geoteknik/geoteknisk-raadgivning/</x:t>
   </x:si>
   <x:si>
-    <x:t>25.10.2023 11:46</x:t>
+    <x:t>17.06.2026 08:26</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/ydelser/miljoe-og-geoteknik/miljoeundersoegelse/</x:t>
   </x:si>
   <x:si>
-    <x:t>09.10.2024 11:38</x:t>
+    <x:t>17.06.2026 08:28</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/ydelser/miljoe-og-geoteknik/forklassificering/</x:t>
   </x:si>
   <x:si>
-    <x:t>10.10.2024 08:00</x:t>
+    <x:t>17.06.2026 08:30</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/ydelser/miljoe-og-geoteknik/oprensning/</x:t>
   </x:si>
   <x:si>
-    <x:t>10.10.2024 08:01</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>https://norconsult.dk/ydelser/miljoe-og-geoteknik/edd/</x:t>
   </x:si>
   <x:si>
-    <x:t>09.10.2024 11:25</x:t>
+    <x:t>30.06.2026 14:08</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/ydelser/miljoe-og-geoteknik/vvm-og-miljoevurdering/</x:t>
   </x:si>
   <x:si>
-    <x:t>27.09.2023 14:24</x:t>
+    <x:t>17.06.2026 08:32</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/ydelser/miljoe-og-geoteknik/bygningskortlaegning/</x:t>
   </x:si>
   <x:si>
-    <x:t>09.10.2024 11:26</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>https://norconsult.dk/ydelser/miljoe-og-geoteknik/ressourcekortlaegning/</x:t>
   </x:si>
   <x:si>
+    <x:t>17.06.2026 08:33</x:t>
+  </x:si>
+  <x:si>
     <x:t>https://norconsult.dk/ydelser/miljoe-og-geoteknik/akustik-og-stoej/</x:t>
   </x:si>
   <x:si>
-    <x:t>28.05.2024 13:11</x:t>
+    <x:t>17.06.2026 08:34</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/ydelser/life-science/</x:t>
   </x:si>
   <x:si>
     <x:t>20.03.2026 08:32</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/ydelser/life-science/projektledelse-og-raadgivning/</x:t>
   </x:si>
   <x:si>
     <x:t>30.04.2025 06:39</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/ydelser/life-science/audit/</x:t>
   </x:si>
   <x:si>
     <x:t>30.04.2025 06:41</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/ydelser/life-science/qa-quality-assurance/</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/ydelser/life-science/produktionssupport/</x:t>
   </x:si>
@@ -579,56 +576,59 @@
   <x:si>
     <x:t>11.12.2025 10:37</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/projekter/broenshoej-sognecenter/</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/projekter/gl-estrup-landbrugsmuseum/</x:t>
   </x:si>
   <x:si>
     <x:t>11.12.2025 10:38</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/projekter/socialpsykiatriske-boliger-i-aars/</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/projekter/aabenraa-psykiatri/</x:t>
   </x:si>
   <x:si>
     <x:t>19.03.2026 10:41</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/projekter/skolen-i-sydhavnen/</x:t>
   </x:si>
   <x:si>
+    <x:t>09.07.2026 07:08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/projekter/lundehusskolen/</x:t>
+  </x:si>
+  <x:si>
     <x:t>11.12.2025 10:39</x:t>
   </x:si>
   <x:si>
-    <x:t>https://norconsult.dk/projekter/lundehusskolen/</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>https://norconsult.dk/projekter/ny-sengebygning-sydvestjysk-sygehus-esbjerg/</x:t>
   </x:si>
   <x:si>
     <x:t>26.02.2026 13:30</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/projekter/oestjyllands-brandvaesen/</x:t>
   </x:si>
   <x:si>
     <x:t>26.02.2026 08:19</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/projekter/kolding-sky/</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/projekter/maltgaarden/</x:t>
   </x:si>
   <x:si>
     <x:t>11.12.2025 10:07</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/projekter/ambulatorieklynge-242-svs-esbjerg/</x:t>
   </x:si>
   <x:si>
     <x:t>26.02.2026 08:22</x:t>
@@ -813,57 +813,57 @@
   <x:si>
     <x:t>17.03.2026 09:29</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/projekter/sjaellandsparken/</x:t>
   </x:si>
   <x:si>
     <x:t>19.03.2026 12:23</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/projekter/tandlaegeklinik-i-jammerbugt-kommune/</x:t>
   </x:si>
   <x:si>
     <x:t>22.04.2026 12:07</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/projekter/spangsbjergparken/</x:t>
   </x:si>
   <x:si>
     <x:t>06.05.2026 10:24</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/karriere/</x:t>
   </x:si>
   <x:si>
-    <x:t>20.05.2026 13:32</x:t>
+    <x:t>09.07.2026 05:38</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/karriere/ledige-stillinger/</x:t>
   </x:si>
   <x:si>
-    <x:t>31.03.2025 14:27</x:t>
+    <x:t>09.06.2026 12:15</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/karriere/ledige-stillinger/req-1614/</x:t>
   </x:si>
   <x:si>
     <x:t>30.05.2023 17:23</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/karriere/ledige-stillinger/req-442/</x:t>
   </x:si>
   <x:si>
     <x:t>30.05.2023 17:24</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/karriere/ledige-stillinger/req-430/</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/karriere/ledige-stillinger/req-3082/</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/karriere/ledige-stillinger/req-2853/</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/karriere/ledige-stillinger/req-2855/</x:t>
   </x:si>
@@ -1254,51 +1254,51 @@
   <x:si>
     <x:t>https://norconsult.dk/karriere/ledige-stillinger/req-3987/</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/karriere/ledige-stillinger/req-3989/</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/karriere/ledige-stillinger/req-3986/</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/karriere/ledige-stillinger/vvs-ingenioer-viborg/</x:t>
   </x:si>
   <x:si>
     <x:t>14.09.2023 13:42</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/karriere/ledige-stillinger/vvs-ingenioer-aalborg/</x:t>
   </x:si>
   <x:si>
     <x:t>14.09.2023 13:46</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/karriere/hverdagen-i-norconsult/</x:t>
   </x:si>
   <x:si>
-    <x:t>10.03.2026 13:29</x:t>
+    <x:t>09.07.2026 05:47</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/karriere/studenter-og-nyuddannede/</x:t>
   </x:si>
   <x:si>
     <x:t>02.03.2026 11:41</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/karriere/student-i-norconsult/</x:t>
   </x:si>
   <x:si>
     <x:t>09.10.2023 08:30</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/karriere/erfarne/</x:t>
   </x:si>
   <x:si>
     <x:t>05.01.2026 12:03</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/karriere/nyuddannet/</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/karriere/frihed-til-faglighed/</x:t>
   </x:si>
@@ -1308,102 +1308,114 @@
   <x:si>
     <x:t>https://norconsult.dk/karriere/ftf-sara/</x:t>
   </x:si>
   <x:si>
     <x:t>01.06.2023 08:32</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/karriere/ftf-martin/</x:t>
   </x:si>
   <x:si>
     <x:t>01.06.2023 08:30</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/karriere/ftf-piotr/</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/karriere/ledige-stillinger-2/</x:t>
   </x:si>
   <x:si>
     <x:t>31.03.2025 14:22</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/karriere/afdelingsledere/</x:t>
   </x:si>
   <x:si>
-    <x:t>11.05.2026 09:24</x:t>
+    <x:t>30.06.2026 14:29</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/karriere/mvm-johannes-seidenfaden/</x:t>
   </x:si>
   <x:si>
     <x:t>10.03.2026 13:36</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/karriere/mvm-lars-soee-larsen/</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/karriere/moed-vores-medarbejdere/</x:t>
   </x:si>
   <x:si>
-    <x:t>19.05.2026 10:35</x:t>
+    <x:t>02.07.2026 10:54</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/karriere/mvm-melissa-skou/</x:t>
   </x:si>
   <x:si>
     <x:t>19.03.2026 12:48</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/karriere/mvm-richard-vejby-nielsen/</x:t>
   </x:si>
   <x:si>
     <x:t>12.05.2026 07:53</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/karriere/mvm-klara-alberg/</x:t>
   </x:si>
   <x:si>
     <x:t>12.05.2026 07:51</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/karriere/mvm-kasper-nygaard/</x:t>
   </x:si>
   <x:si>
     <x:t>12.05.2026 07:50</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/karriere/selinay-mermer/</x:t>
   </x:si>
   <x:si>
     <x:t>19.05.2026 10:34</x:t>
   </x:si>
   <x:si>
+    <x:t>https://norconsult.dk/karriere/mvm-david-damhus/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03.06.2026 07:28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/karriere/mvm-helle-roennau/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30.06.2026 09:19</x:t>
+  </x:si>
+  <x:si>
     <x:t>https://norconsult.dk/nyheder/</x:t>
   </x:si>
   <x:si>
-    <x:t>13.06.2023 09:15</x:t>
+    <x:t>03.07.2026 07:27</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/nyheder/mariager-skole/</x:t>
   </x:si>
   <x:si>
     <x:t>24.05.2023 06:59</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/nyheder/spaendende-opgave-vundet/</x:t>
   </x:si>
   <x:si>
     <x:t>12.06.2023 08:35</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/nyheder/norconsult-praesenterer-endnu-et-rekordregnskab/</x:t>
   </x:si>
   <x:si>
     <x:t>09.05.2023 10:30</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/nyheder/arkitektvirksomheder-i-danmark-samles-under-staerkt-nordisk-brand/</x:t>
   </x:si>
   <x:si>
     <x:t>31.05.2023 07:44</x:t>
   </x:si>
@@ -1779,150 +1791,183 @@
   <x:si>
     <x:t>22.04.2026 10:32</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/nyheder/jes-hansen-tiltraeder-som-ny-ceo-i-norconsult-danmark/</x:t>
   </x:si>
   <x:si>
     <x:t>01.05.2026 06:11</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/nyheder/norconsult-styrker-omraadet-miljoe-og-geoteknik-med-ny-afdelingsdirektoer/</x:t>
   </x:si>
   <x:si>
     <x:t>07.05.2026 13:40</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/nyheder/norconsult-danmark-vokser-sigter-mod-at-udvide-forretningen-og-styrke-positionen/</x:t>
   </x:si>
   <x:si>
     <x:t>12.05.2026 05:27</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/nyheder/norconsult-styrker-ledelsen-i-aalborg-med-ny-afdelingschef/</x:t>
   </x:si>
   <x:si>
-    <x:t>22.05.2026 05:22</x:t>
+    <x:t>26.05.2026 08:14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/nyheder/norconsult-vinder-opgave-om-ny-hjerteklinik-i-viborg/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25.06.2026 11:03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/nyheder/mads-engel-udnaevnt-til-ceo-for-nordic-office-of-architecture/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26.06.2026 05:38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/nyheder/dennis-holm-nielsen-ny-cfo-i-norconsult/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01.07.2026 06:50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/nyheder/norconsult-vinder-totalraadgivning-paa-transformationen-af-axelborg-til-en-anlaegssum-paa-400-mio-kroner/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03.07.2026 07:30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/nyheder/sydhavnens-kirke-bliver-vores-foerste-kirkeprojekt/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06.07.2026 07:33</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/om-os/</x:t>
   </x:si>
   <x:si>
-    <x:t>04.05.2026 12:16</x:t>
+    <x:t>01.07.2026 07:57</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/om-os/etik-og-integritet/</x:t>
   </x:si>
   <x:si>
     <x:t>17.02.2026 10:13</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/om-os/vores-kultur/</x:t>
   </x:si>
   <x:si>
     <x:t>17.02.2026 09:45</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/kontakt-os/</x:t>
   </x:si>
   <x:si>
-    <x:t>18.02.2026 11:15</x:t>
+    <x:t>09.07.2026 05:57</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/kontakt-os/herlev/</x:t>
   </x:si>
   <x:si>
-    <x:t>21.04.2026 10:31</x:t>
+    <x:t>09.07.2026 05:58</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/kontakt-os/aalborg/</x:t>
   </x:si>
   <x:si>
-    <x:t>11.05.2026 09:34</x:t>
+    <x:t>09.07.2026 06:34</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/kontakt-os/viborg/</x:t>
   </x:si>
   <x:si>
-    <x:t>01.05.2026 07:54</x:t>
+    <x:t>09.07.2026 06:39</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/kontakt-os/aarhus-klostergade/</x:t>
   </x:si>
   <x:si>
-    <x:t>21.04.2026 10:34</x:t>
+    <x:t>09.07.2026 06:20</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/kontakt-os/grenaa/</x:t>
   </x:si>
   <x:si>
-    <x:t>09.04.2026 19:05</x:t>
+    <x:t>09.07.2026 06:01</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/kontakt-os/kolding/</x:t>
   </x:si>
   <x:si>
-    <x:t>21.04.2026 10:35</x:t>
+    <x:t>09.07.2026 06:19</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/kontakt-os/kalundborg/</x:t>
   </x:si>
   <x:si>
-    <x:t>27.11.2025 15:32</x:t>
+    <x:t>09.07.2026 06:02</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/kontakt-os/smoerum/</x:t>
   </x:si>
   <x:si>
-    <x:t>11.05.2026 09:28</x:t>
+    <x:t>09.07.2026 06:06</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/kontakt-os/aarhus-ankersgade/</x:t>
   </x:si>
   <x:si>
-    <x:t>23.02.2026 10:40</x:t>
+    <x:t>09.07.2026 06:07</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/kontakt-os/esbjerg/</x:t>
   </x:si>
   <x:si>
-    <x:t>21.04.2026 10:37</x:t>
+    <x:t>09.07.2026 06:16</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/kontakt-os/horsens/</x:t>
   </x:si>
   <x:si>
-    <x:t>21.04.2026 10:27</x:t>
+    <x:t>09.07.2026 06:14</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/kontakt-os/roskilde/</x:t>
   </x:si>
   <x:si>
+    <x:t>09.07.2026 06:10</x:t>
+  </x:si>
+  <x:si>
     <x:t>https://norconsult.dk/kontakt-os/silkeborg/</x:t>
   </x:si>
   <x:si>
-    <x:t>10.03.2026 08:09</x:t>
+    <x:t>09.07.2026 06:36</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/artikler/</x:t>
   </x:si>
   <x:si>
     <x:t>24.11.2025 11:16</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/artikler/mariager-skole/</x:t>
   </x:si>
   <x:si>
     <x:t>25.05.2023 12:02</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/artikler/norconsult-praesenterer-endnu-et-rekordregnskab/</x:t>
   </x:si>
   <x:si>
     <x:t>25.05.2023 12:03</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/artikler/arkitektvirksomheder-i-danmark-samles-under-staerkt-nordisk-brand/</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/artikler/bygningskonstruktoerpraktikant-norconsult-aalborg/</x:t>
   </x:si>
@@ -1935,51 +1980,51 @@
   <x:si>
     <x:t>13.09.2023 11:49</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/artikler/dygtig-arbejdsmiljoekoordinator-med-erfaring-fra-bygge-og-anlaegsbranchen/</x:t>
   </x:si>
   <x:si>
     <x:t>31.08.2023 07:42</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/information-om-personbeskyttelse/</x:t>
   </x:si>
   <x:si>
     <x:t>06.03.2026 08:27</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/information-om-personbeskyttelse/information-om-cookies/</x:t>
   </x:si>
   <x:si>
     <x:t>27.11.2023 10:50</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/interne-artikler/</x:t>
   </x:si>
   <x:si>
-    <x:t>23.05.2023 07:04</x:t>
+    <x:t>09.07.2026 08:36</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/interne-artikler/teknisk-due-dilligence-tdd/</x:t>
   </x:si>
   <x:si>
     <x:t>31.05.2023 07:18</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/interne-artikler/prep/</x:t>
   </x:si>
   <x:si>
     <x:t>22.05.2023 10:19</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/interne-artikler/fotografering-med-drone/</x:t>
   </x:si>
   <x:si>
     <x:t>15.08.2023 11:21</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/interne-artikler/nedrivning-af-bygninger/</x:t>
   </x:si>
   <x:si>
     <x:t>22.05.2023 14:27</x:t>
   </x:si>
@@ -2692,191 +2737,191 @@
     <x:row r="13" spans="1:6">
       <x:c r="A13" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6">
       <x:c r="A14" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6">
       <x:c r="A15" s="0" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="B15" s="0" t="s">
         <x:v>33</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>34</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6">
       <x:c r="A16" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="B16" s="0" t="s">
         <x:v>35</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>36</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6">
       <x:c r="A17" s="0" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="B17" s="0" t="s">
         <x:v>37</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>38</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6">
       <x:c r="A18" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="B18" s="0" t="s">
         <x:v>39</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>40</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6">
       <x:c r="A19" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="B19" s="0" t="s">
         <x:v>41</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>42</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6">
       <x:c r="A20" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="B20" s="0" t="s">
         <x:v>43</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>44</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F20" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6">
       <x:c r="A21" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="B21" s="0" t="s">
         <x:v>45</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>18</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F21" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6">
       <x:c r="A22" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B22" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
@@ -2972,231 +3017,231 @@
     <x:row r="27" spans="1:6">
       <x:c r="A27" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F27" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6">
       <x:c r="A28" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B28" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F28" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6">
       <x:c r="A29" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F29" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6">
       <x:c r="A30" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="B30" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F30" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6">
       <x:c r="A31" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F31" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6">
       <x:c r="A32" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="B32" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F32" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6">
       <x:c r="A33" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F33" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6">
       <x:c r="A34" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="B34" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F34" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6">
       <x:c r="A35" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F35" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6">
       <x:c r="A36" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="B36" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F36" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6">
       <x:c r="A37" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="B37" s="0" t="s">
         <x:v>75</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>76</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F37" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6">
       <x:c r="A38" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B38" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
@@ -3232,551 +3277,551 @@
     <x:row r="40" spans="1:6">
       <x:c r="A40" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B40" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F40" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6">
       <x:c r="A41" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F41" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6">
       <x:c r="A42" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="B42" s="0" t="s">
         <x:v>85</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>86</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F42" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6">
       <x:c r="A43" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="B43" s="0" t="s">
         <x:v>87</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>88</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F43" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6">
       <x:c r="A44" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B44" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F44" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6">
       <x:c r="A45" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F45" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6">
       <x:c r="A46" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="B46" s="0" t="s">
         <x:v>92</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>93</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F46" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6">
       <x:c r="A47" s="0" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="B47" s="0" t="s">
         <x:v>94</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>95</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F47" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6">
       <x:c r="A48" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="B48" s="0" t="s">
         <x:v>96</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>97</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F48" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6">
       <x:c r="A49" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="B49" s="0" t="s">
         <x:v>98</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>99</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F49" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6">
       <x:c r="A50" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="B50" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F50" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6">
       <x:c r="A51" s="0" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="B51" s="0" t="s">
         <x:v>101</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>102</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F51" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6">
       <x:c r="A52" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B52" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F52" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6">
       <x:c r="A53" s="0" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="B53" s="0" t="s">
         <x:v>104</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>105</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F53" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6">
       <x:c r="A54" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="B54" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F54" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6">
       <x:c r="A55" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F55" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6">
       <x:c r="A56" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="B56" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F56" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:6">
       <x:c r="A57" s="0" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="B57" s="0" t="s">
         <x:v>109</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>110</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F57" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:6">
       <x:c r="A58" s="0" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="B58" s="0" t="s">
         <x:v>111</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>112</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F58" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:6">
       <x:c r="A59" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="B59" s="0" t="s">
         <x:v>113</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>114</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F59" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:6">
       <x:c r="A60" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="B60" s="0" t="s">
         <x:v>115</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>116</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F60" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:6">
       <x:c r="A61" s="0" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="B61" s="0" t="s">
         <x:v>117</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>118</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F61" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:6">
       <x:c r="A62" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="B62" s="0" t="s">
         <x:v>119</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>120</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F62" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:6">
       <x:c r="A63" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F63" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:6">
       <x:c r="A64" s="0" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="B64" s="0" t="s">
         <x:v>122</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>123</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F64" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:6">
       <x:c r="A65" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="B65" s="0" t="s">
         <x:v>124</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>125</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F65" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:6">
       <x:c r="A66" s="0" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="B66" s="0" t="s">
         <x:v>126</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>127</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F66" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
@@ -3789,74 +3834,74 @@
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6">
       <x:c r="A2" s="0" t="s">
-        <x:v>666</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
-        <x:v>667</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:6">
       <x:c r="A3" s="0" t="s">
-        <x:v>668</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
-        <x:v>669</x:v>
+        <x:v>684</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
@@ -3869,134 +3914,134 @@
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6">
       <x:c r="A2" s="0" t="s">
-        <x:v>670</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
-        <x:v>671</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:6">
       <x:c r="A3" s="0" t="s">
-        <x:v>672</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
-        <x:v>673</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:6">
       <x:c r="A4" s="0" t="s">
-        <x:v>674</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
-        <x:v>675</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:6">
       <x:c r="A5" s="0" t="s">
-        <x:v>676</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
-        <x:v>677</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:6">
       <x:c r="A6" s="0" t="s">
-        <x:v>678</x:v>
+        <x:v>693</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
-        <x:v>679</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
@@ -4009,734 +4054,734 @@
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6">
       <x:c r="A2" s="0" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="B2" s="0" t="s">
         <x:v>128</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>129</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:6">
       <x:c r="A3" s="0" t="s">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="B3" s="0" t="s">
         <x:v>130</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>131</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:6">
       <x:c r="A4" s="0" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="B4" s="0" t="s">
         <x:v>132</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>133</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:6">
       <x:c r="A5" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="B5" s="0" t="s">
         <x:v>134</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>135</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:6">
       <x:c r="A6" s="0" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="B6" s="0" t="s">
         <x:v>136</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>137</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:6">
       <x:c r="A7" s="0" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="B7" s="0" t="s">
         <x:v>138</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>139</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:6">
       <x:c r="A8" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="B8" s="0" t="s">
         <x:v>140</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>141</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:6">
       <x:c r="A9" s="0" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="B9" s="0" t="s">
         <x:v>142</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>143</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:6">
       <x:c r="A10" s="0" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="B10" s="0" t="s">
         <x:v>144</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>145</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:6">
       <x:c r="A11" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:6">
       <x:c r="A12" s="0" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="B12" s="0" t="s">
         <x:v>147</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>148</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6">
       <x:c r="A13" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6">
       <x:c r="A14" s="0" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="B14" s="0" t="s">
         <x:v>150</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>151</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6">
       <x:c r="A15" s="0" t="s">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="B15" s="0" t="s">
         <x:v>152</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>153</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6">
       <x:c r="A16" s="0" t="s">
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="B16" s="0" t="s">
         <x:v>154</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>155</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6">
       <x:c r="A17" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6">
       <x:c r="A18" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="B18" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6">
       <x:c r="A19" s="0" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="B19" s="0" t="s">
         <x:v>158</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>159</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6">
       <x:c r="A20" s="0" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="B20" s="0" t="s">
         <x:v>160</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>161</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F20" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6">
       <x:c r="A21" s="0" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="B21" s="0" t="s">
         <x:v>162</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>163</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F21" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6">
       <x:c r="A22" s="0" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="B22" s="0" t="s">
         <x:v>164</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>165</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F22" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6">
       <x:c r="A23" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F23" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6">
       <x:c r="A24" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="B24" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F24" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6">
       <x:c r="A25" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F25" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6">
       <x:c r="A26" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="B26" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F26" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6">
       <x:c r="A27" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F27" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6">
       <x:c r="A28" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="B28" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F28" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6">
       <x:c r="A29" s="0" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="B29" s="0" t="s">
         <x:v>172</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>173</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F29" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6">
       <x:c r="A30" s="0" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="B30" s="0" t="s">
         <x:v>174</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>175</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F30" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6">
       <x:c r="A31" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F31" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6">
       <x:c r="A32" s="0" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="B32" s="0" t="s">
         <x:v>177</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>178</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F32" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6">
       <x:c r="A33" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F33" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6">
       <x:c r="A34" s="0" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="B34" s="0" t="s">
         <x:v>180</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>181</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F34" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6">
       <x:c r="A35" s="0" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="B35" s="0" t="s">
         <x:v>182</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>183</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F35" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6">
       <x:c r="A36" s="0" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="B36" s="0" t="s">
         <x:v>184</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>183</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F36" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6">
       <x:c r="A37" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
@@ -4752,51 +4797,51 @@
     <x:row r="38" spans="1:6">
       <x:c r="A38" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="B38" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F38" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6">
       <x:c r="A39" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F39" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6">
       <x:c r="A40" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="B40" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
@@ -4812,51 +4857,51 @@
     <x:row r="41" spans="1:6">
       <x:c r="A41" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F41" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6">
       <x:c r="A42" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="B42" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F42" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6">
       <x:c r="A43" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
@@ -5232,51 +5277,51 @@
     <x:row r="62" spans="1:6">
       <x:c r="A62" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B62" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F62" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:6">
       <x:c r="A63" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F63" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:6">
       <x:c r="A64" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="B64" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
@@ -5541,51 +5586,51 @@
       </x:c>
       <x:c r="D77" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F77" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:F137"/>
+  <x:dimension ref="A1:F139"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
@@ -8284,1619 +8329,1759 @@
       </x:c>
       <x:c r="E136" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F136" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:6">
       <x:c r="A137" s="0" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="C137" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D137" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E137" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F137" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="138" spans="1:6">
+      <x:c r="A138" s="0" t="s">
+        <x:v>442</x:v>
+      </x:c>
+      <x:c r="B138" s="0" t="s">
+        <x:v>443</x:v>
+      </x:c>
+      <x:c r="C138" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D138" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E138" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F138" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="139" spans="1:6">
+      <x:c r="A139" s="0" t="s">
+        <x:v>444</x:v>
+      </x:c>
+      <x:c r="B139" s="0" t="s">
+        <x:v>445</x:v>
+      </x:c>
+      <x:c r="C139" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D139" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E139" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F139" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:F73"/>
+  <x:dimension ref="A1:F78"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6">
       <x:c r="A2" s="0" t="s">
-        <x:v>442</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
-        <x:v>443</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:6">
       <x:c r="A3" s="0" t="s">
-        <x:v>444</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
-        <x:v>445</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:6">
       <x:c r="A4" s="0" t="s">
-        <x:v>446</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
-        <x:v>447</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:6">
       <x:c r="A5" s="0" t="s">
-        <x:v>448</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
-        <x:v>449</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:6">
       <x:c r="A6" s="0" t="s">
-        <x:v>450</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
-        <x:v>451</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:6">
       <x:c r="A7" s="0" t="s">
-        <x:v>452</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
-        <x:v>453</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:6">
       <x:c r="A8" s="0" t="s">
-        <x:v>454</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
-        <x:v>455</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:6">
       <x:c r="A9" s="0" t="s">
-        <x:v>456</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
-        <x:v>457</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:6">
       <x:c r="A10" s="0" t="s">
-        <x:v>458</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
-        <x:v>459</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:6">
       <x:c r="A11" s="0" t="s">
-        <x:v>460</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:6">
       <x:c r="A12" s="0" t="s">
-        <x:v>462</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
-        <x:v>463</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6">
       <x:c r="A13" s="0" t="s">
-        <x:v>464</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
-        <x:v>465</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6">
       <x:c r="A14" s="0" t="s">
-        <x:v>466</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
-        <x:v>467</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6">
       <x:c r="A15" s="0" t="s">
-        <x:v>468</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
-        <x:v>469</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6">
       <x:c r="A16" s="0" t="s">
-        <x:v>470</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="B16" s="0" t="s">
-        <x:v>471</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6">
       <x:c r="A17" s="0" t="s">
-        <x:v>472</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
-        <x:v>473</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6">
       <x:c r="A18" s="0" t="s">
-        <x:v>474</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="B18" s="0" t="s">
-        <x:v>475</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6">
       <x:c r="A19" s="0" t="s">
-        <x:v>476</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
-        <x:v>477</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6">
       <x:c r="A20" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="B20" s="0" t="s">
-        <x:v>479</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F20" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6">
       <x:c r="A21" s="0" t="s">
-        <x:v>480</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
-        <x:v>481</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F21" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6">
       <x:c r="A22" s="0" t="s">
-        <x:v>482</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="B22" s="0" t="s">
-        <x:v>483</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F22" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6">
       <x:c r="A23" s="0" t="s">
-        <x:v>484</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
-        <x:v>485</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F23" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6">
       <x:c r="A24" s="0" t="s">
-        <x:v>486</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="B24" s="0" t="s">
-        <x:v>487</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F24" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6">
       <x:c r="A25" s="0" t="s">
-        <x:v>488</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
-        <x:v>489</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F25" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6">
       <x:c r="A26" s="0" t="s">
-        <x:v>490</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B26" s="0" t="s">
-        <x:v>491</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F26" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6">
       <x:c r="A27" s="0" t="s">
-        <x:v>492</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
-        <x:v>493</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F27" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6">
       <x:c r="A28" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="B28" s="0" t="s">
-        <x:v>495</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F28" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6">
       <x:c r="A29" s="0" t="s">
-        <x:v>496</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
-        <x:v>497</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F29" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6">
       <x:c r="A30" s="0" t="s">
-        <x:v>498</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="B30" s="0" t="s">
-        <x:v>499</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F30" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6">
       <x:c r="A31" s="0" t="s">
-        <x:v>500</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
-        <x:v>501</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F31" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6">
       <x:c r="A32" s="0" t="s">
-        <x:v>502</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="B32" s="0" t="s">
-        <x:v>503</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F32" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6">
       <x:c r="A33" s="0" t="s">
-        <x:v>504</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
-        <x:v>505</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F33" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6">
       <x:c r="A34" s="0" t="s">
-        <x:v>506</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="B34" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F34" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6">
       <x:c r="A35" s="0" t="s">
-        <x:v>508</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
-        <x:v>509</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F35" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6">
       <x:c r="A36" s="0" t="s">
-        <x:v>510</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="B36" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F36" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6">
       <x:c r="A37" s="0" t="s">
-        <x:v>512</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
-        <x:v>513</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F37" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6">
       <x:c r="A38" s="0" t="s">
-        <x:v>514</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="B38" s="0" t="s">
-        <x:v>515</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F38" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6">
       <x:c r="A39" s="0" t="s">
-        <x:v>516</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
-        <x:v>517</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F39" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6">
       <x:c r="A40" s="0" t="s">
-        <x:v>518</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="B40" s="0" t="s">
-        <x:v>519</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F40" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6">
       <x:c r="A41" s="0" t="s">
-        <x:v>520</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
-        <x:v>521</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F41" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6">
       <x:c r="A42" s="0" t="s">
-        <x:v>522</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="B42" s="0" t="s">
-        <x:v>523</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F42" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6">
       <x:c r="A43" s="0" t="s">
-        <x:v>524</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F43" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6">
       <x:c r="A44" s="0" t="s">
-        <x:v>526</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="B44" s="0" t="s">
-        <x:v>527</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F44" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6">
       <x:c r="A45" s="0" t="s">
-        <x:v>528</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
-        <x:v>529</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F45" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6">
       <x:c r="A46" s="0" t="s">
-        <x:v>530</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="B46" s="0" t="s">
-        <x:v>527</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F46" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6">
       <x:c r="A47" s="0" t="s">
-        <x:v>531</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
-        <x:v>532</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F47" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6">
       <x:c r="A48" s="0" t="s">
-        <x:v>533</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="B48" s="0" t="s">
-        <x:v>534</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F48" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6">
       <x:c r="A49" s="0" t="s">
-        <x:v>535</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
-        <x:v>536</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F49" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6">
       <x:c r="A50" s="0" t="s">
-        <x:v>537</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="B50" s="0" t="s">
-        <x:v>536</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F50" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6">
       <x:c r="A51" s="0" t="s">
-        <x:v>538</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
-        <x:v>539</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F51" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6">
       <x:c r="A52" s="0" t="s">
-        <x:v>540</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="B52" s="0" t="s">
-        <x:v>541</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F52" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6">
       <x:c r="A53" s="0" t="s">
-        <x:v>542</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
-        <x:v>543</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F53" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6">
       <x:c r="A54" s="0" t="s">
-        <x:v>544</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="B54" s="0" t="s">
-        <x:v>545</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F54" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6">
       <x:c r="A55" s="0" t="s">
-        <x:v>546</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
-        <x:v>547</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F55" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6">
       <x:c r="A56" s="0" t="s">
-        <x:v>548</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="B56" s="0" t="s">
-        <x:v>549</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F56" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:6">
       <x:c r="A57" s="0" t="s">
-        <x:v>550</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
-        <x:v>551</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F57" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:6">
       <x:c r="A58" s="0" t="s">
-        <x:v>552</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="B58" s="0" t="s">
-        <x:v>553</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F58" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:6">
       <x:c r="A59" s="0" t="s">
-        <x:v>554</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
-        <x:v>555</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F59" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:6">
       <x:c r="A60" s="0" t="s">
-        <x:v>556</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="B60" s="0" t="s">
-        <x:v>557</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F60" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:6">
       <x:c r="A61" s="0" t="s">
-        <x:v>558</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
-        <x:v>559</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F61" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:6">
       <x:c r="A62" s="0" t="s">
-        <x:v>560</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="B62" s="0" t="s">
-        <x:v>561</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F62" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:6">
       <x:c r="A63" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
-        <x:v>563</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F63" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:6">
       <x:c r="A64" s="0" t="s">
-        <x:v>564</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="B64" s="0" t="s">
-        <x:v>565</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F64" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:6">
       <x:c r="A65" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
-        <x:v>567</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F65" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:6">
       <x:c r="A66" s="0" t="s">
-        <x:v>568</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="B66" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F66" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:6">
       <x:c r="A67" s="0" t="s">
-        <x:v>570</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
-        <x:v>571</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F67" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:6">
       <x:c r="A68" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="B68" s="0" t="s">
-        <x:v>573</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F68" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:6">
       <x:c r="A69" s="0" t="s">
-        <x:v>574</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
-        <x:v>575</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F69" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:6">
       <x:c r="A70" s="0" t="s">
-        <x:v>576</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="B70" s="0" t="s">
-        <x:v>577</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F70" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:6">
       <x:c r="A71" s="0" t="s">
-        <x:v>578</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
-        <x:v>579</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F71" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:6">
       <x:c r="A72" s="0" t="s">
-        <x:v>580</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="B72" s="0" t="s">
-        <x:v>581</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F72" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:6">
       <x:c r="A73" s="0" t="s">
-        <x:v>582</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
-        <x:v>583</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F73" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="74" spans="1:6">
+      <x:c r="A74" s="0" t="s">
+        <x:v>588</x:v>
+      </x:c>
+      <x:c r="B74" s="0" t="s">
+        <x:v>589</x:v>
+      </x:c>
+      <x:c r="C74" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D74" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E74" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F74" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="75" spans="1:6">
+      <x:c r="A75" s="0" t="s">
+        <x:v>590</x:v>
+      </x:c>
+      <x:c r="B75" s="0" t="s">
+        <x:v>591</x:v>
+      </x:c>
+      <x:c r="C75" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D75" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E75" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F75" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="76" spans="1:6">
+      <x:c r="A76" s="0" t="s">
+        <x:v>592</x:v>
+      </x:c>
+      <x:c r="B76" s="0" t="s">
+        <x:v>593</x:v>
+      </x:c>
+      <x:c r="C76" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D76" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E76" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F76" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="77" spans="1:6">
+      <x:c r="A77" s="0" t="s">
+        <x:v>594</x:v>
+      </x:c>
+      <x:c r="B77" s="0" t="s">
+        <x:v>595</x:v>
+      </x:c>
+      <x:c r="C77" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D77" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E77" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F77" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="78" spans="1:6">
+      <x:c r="A78" s="0" t="s">
+        <x:v>596</x:v>
+      </x:c>
+      <x:c r="B78" s="0" t="s">
+        <x:v>597</x:v>
+      </x:c>
+      <x:c r="C78" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D78" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E78" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F78" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:F4"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6">
       <x:c r="A2" s="0" t="s">
-        <x:v>584</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
-        <x:v>585</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:6">
       <x:c r="A3" s="0" t="s">
-        <x:v>586</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
-        <x:v>587</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:6">
       <x:c r="A4" s="0" t="s">
-        <x:v>588</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
-        <x:v>589</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
@@ -9909,314 +10094,314 @@
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6">
       <x:c r="A2" s="0" t="s">
-        <x:v>590</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
-        <x:v>591</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:6">
       <x:c r="A3" s="0" t="s">
-        <x:v>592</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
-        <x:v>593</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:6">
       <x:c r="A4" s="0" t="s">
-        <x:v>594</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
-        <x:v>595</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:6">
       <x:c r="A5" s="0" t="s">
-        <x:v>596</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
-        <x:v>597</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:6">
       <x:c r="A6" s="0" t="s">
-        <x:v>598</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
-        <x:v>599</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:6">
       <x:c r="A7" s="0" t="s">
-        <x:v>600</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
-        <x:v>601</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:6">
       <x:c r="A8" s="0" t="s">
-        <x:v>602</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
-        <x:v>603</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:6">
       <x:c r="A9" s="0" t="s">
-        <x:v>604</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
-        <x:v>605</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:6">
       <x:c r="A10" s="0" t="s">
-        <x:v>606</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
-        <x:v>607</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:6">
       <x:c r="A11" s="0" t="s">
-        <x:v>608</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
-        <x:v>609</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:6">
       <x:c r="A12" s="0" t="s">
-        <x:v>610</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
-        <x:v>611</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6">
       <x:c r="A13" s="0" t="s">
-        <x:v>612</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
-        <x:v>613</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6">
       <x:c r="A14" s="0" t="s">
-        <x:v>614</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
-        <x:v>611</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6">
       <x:c r="A15" s="0" t="s">
-        <x:v>615</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
-        <x:v>616</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
@@ -10229,174 +10414,174 @@
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6">
       <x:c r="A2" s="0" t="s">
-        <x:v>617</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
-        <x:v>618</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:6">
       <x:c r="A3" s="0" t="s">
-        <x:v>619</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
-        <x:v>620</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:6">
       <x:c r="A4" s="0" t="s">
-        <x:v>621</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:6">
       <x:c r="A5" s="0" t="s">
-        <x:v>623</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:6">
       <x:c r="A6" s="0" t="s">
-        <x:v>624</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
-        <x:v>625</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:6">
       <x:c r="A7" s="0" t="s">
-        <x:v>626</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
-        <x:v>627</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:6">
       <x:c r="A8" s="0" t="s">
-        <x:v>628</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
-        <x:v>629</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
@@ -10409,74 +10594,74 @@
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6">
       <x:c r="A2" s="0" t="s">
-        <x:v>630</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
-        <x:v>631</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:6">
       <x:c r="A3" s="0" t="s">
-        <x:v>632</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
-        <x:v>633</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
@@ -10489,354 +10674,354 @@
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6">
       <x:c r="A2" s="0" t="s">
-        <x:v>634</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
-        <x:v>635</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:6">
       <x:c r="A3" s="0" t="s">
-        <x:v>636</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
-        <x:v>637</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:6">
       <x:c r="A4" s="0" t="s">
-        <x:v>638</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
-        <x:v>639</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:6">
       <x:c r="A5" s="0" t="s">
-        <x:v>640</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
-        <x:v>641</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:6">
       <x:c r="A6" s="0" t="s">
-        <x:v>642</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
-        <x:v>643</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:6">
       <x:c r="A7" s="0" t="s">
-        <x:v>644</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
-        <x:v>645</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:6">
       <x:c r="A8" s="0" t="s">
-        <x:v>646</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
-        <x:v>647</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:6">
       <x:c r="A9" s="0" t="s">
-        <x:v>648</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
-        <x:v>649</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:6">
       <x:c r="A10" s="0" t="s">
-        <x:v>650</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
-        <x:v>651</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:6">
       <x:c r="A11" s="0" t="s">
-        <x:v>652</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
-        <x:v>653</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:6">
       <x:c r="A12" s="0" t="s">
-        <x:v>654</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
-        <x:v>655</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6">
       <x:c r="A13" s="0" t="s">
-        <x:v>656</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
-        <x:v>657</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6">
       <x:c r="A14" s="0" t="s">
-        <x:v>658</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
-        <x:v>659</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6">
       <x:c r="A15" s="0" t="s">
-        <x:v>660</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
-        <x:v>661</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6">
       <x:c r="A16" s="0" t="s">
-        <x:v>662</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="B16" s="0" t="s">
-        <x:v>663</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6">
       <x:c r="A17" s="0" t="s">
-        <x:v>664</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
-        <x:v>665</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">