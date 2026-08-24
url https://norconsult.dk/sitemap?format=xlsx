--- v3 (2026-07-10)
+++ v4 (2026-08-24)
@@ -1,251 +1,254 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79d3855927464001" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5686363a138d4688b266b08b7ec8e062.psmdcp" Id="R83b7fa28176b496f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1293453f568c4e4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/097101a83583410abfd75ad417df2a3e.psmdcp" Id="R4b391935b34f467b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Ydelser" sheetId="1" r:id="rId2"/>
     <x:sheet name="Projekter" sheetId="2" r:id="rId3"/>
     <x:sheet name="Karriere" sheetId="3" r:id="rId4"/>
     <x:sheet name="Nyheder" sheetId="4" r:id="rId5"/>
     <x:sheet name="Om-os" sheetId="5" r:id="rId6"/>
     <x:sheet name="Kontakt-os" sheetId="6" r:id="rId7"/>
     <x:sheet name="Artikler" sheetId="7" r:id="rId8"/>
     <x:sheet name="Information-om-personbeskyttels" sheetId="8" r:id="rId9"/>
     <x:sheet name="Interne-artikler" sheetId="9" r:id="rId10"/>
     <x:sheet name="Kursus-og-arrangementer" sheetId="10" r:id="rId11"/>
     <x:sheet name="Annet" sheetId="11" r:id="rId12"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Side</x:t>
   </x:si>
   <x:si>
     <x:t>Sist oppdatert</x:t>
   </x:si>
   <x:si>
     <x:t>Ansvarlig 1</x:t>
   </x:si>
   <x:si>
     <x:t>Ansvarlig 2</x:t>
   </x:si>
   <x:si>
     <x:t>E-post sendt</x:t>
   </x:si>
   <x:si>
     <x:t>Status</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/ydelser/arkitektur/</x:t>
   </x:si>
   <x:si>
-    <x:t>23.02.2026 19:33</x:t>
+    <x:t>06.08.2026 10:39</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/ydelser/byggeri/</x:t>
   </x:si>
   <x:si>
-    <x:t>07.07.2026 12:40</x:t>
+    <x:t>11.08.2026 11:44</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/ydelser/byggeri/bygherreraadgivning/</x:t>
   </x:si>
   <x:si>
-    <x:t>17.06.2026 07:31</x:t>
+    <x:t>06.08.2026 10:55</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/ydelser/byggeri/bygningsundersoegelser/</x:t>
   </x:si>
   <x:si>
-    <x:t>17.06.2026 07:28</x:t>
+    <x:t>06.08.2026 11:03</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/ydelser/byggeri/bygningsdrift/</x:t>
   </x:si>
   <x:si>
-    <x:t>17.06.2026 07:23</x:t>
+    <x:t>06.08.2026 11:05</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/ydelser/byggeri/arbejdsmiljoe/</x:t>
   </x:si>
   <x:si>
-    <x:t>17.06.2026 06:58</x:t>
+    <x:t>06.08.2026 11:07</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/ydelser/byggeri/vvs-og-ventilation/</x:t>
   </x:si>
   <x:si>
-    <x:t>16.06.2026 14:26</x:t>
+    <x:t>06.08.2026 11:10</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/ydelser/byggeri/konstruktioner/</x:t>
   </x:si>
   <x:si>
-    <x:t>17.06.2026 06:48</x:t>
+    <x:t>06.08.2026 11:13</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/ydelser/byggeri/elinstallationer/</x:t>
   </x:si>
   <x:si>
-    <x:t>16.06.2026 15:04</x:t>
+    <x:t>06.08.2026 11:20</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/ydelser/byggeri/cts/</x:t>
   </x:si>
   <x:si>
-    <x:t>16.06.2026 14:57</x:t>
+    <x:t>06.08.2026 11:23</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/ydelser/byggeri/commissioning-cx/</x:t>
   </x:si>
   <x:si>
-    <x:t>02.07.2026 07:21</x:t>
+    <x:t>06.08.2026 11:24</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/ydelser/byggeri/lysdesign/</x:t>
   </x:si>
   <x:si>
-    <x:t>30.06.2026 13:41</x:t>
+    <x:t>06.08.2026 11:26</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/ydelser/byggeri/energiloesninger-energifaellesskaber/</x:t>
   </x:si>
   <x:si>
+    <x:t>06.08.2026 11:27</x:t>
+  </x:si>
+  <x:si>
     <x:t>https://norconsult.dk/ydelser/byggeri/brandraadgivning/</x:t>
   </x:si>
   <x:si>
-    <x:t>16.06.2026 11:22</x:t>
+    <x:t>06.08.2026 11:28</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/ydelser/byggeri/akustik-og-stoej/</x:t>
   </x:si>
   <x:si>
-    <x:t>09.07.2026 07:12</x:t>
+    <x:t>06.08.2026 11:30</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/ydelser/byggeri/almene-boliger/</x:t>
   </x:si>
   <x:si>
-    <x:t>16.06.2026 08:36</x:t>
+    <x:t>06.08.2026 11:35</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/ydelser/byggeri/senior-og-plejeboliger/</x:t>
   </x:si>
   <x:si>
-    <x:t>17.06.2026 07:46</x:t>
+    <x:t>06.08.2026 11:40</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/ydelser/byggeri/sundhed-og-hospital/</x:t>
   </x:si>
   <x:si>
-    <x:t>16.06.2026 13:44</x:t>
+    <x:t>06.08.2026 10:19</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/ydelser/byggeri/daginstitutioner/</x:t>
   </x:si>
   <x:si>
-    <x:t>16.06.2026 13:50</x:t>
+    <x:t>06.08.2026 13:14</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/ydelser/byggeri/undervisning-og-skoler/</x:t>
   </x:si>
   <x:si>
-    <x:t>09.07.2026 07:56</x:t>
+    <x:t>06.08.2026 12:29</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/ydelser/byggeri/erhverv/</x:t>
   </x:si>
   <x:si>
-    <x:t>17.06.2026 07:49</x:t>
+    <x:t>06.08.2026 11:46</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/ydelser/byggeri/pharma-og-laboratorier/</x:t>
   </x:si>
   <x:si>
-    <x:t>17.06.2026 07:45</x:t>
+    <x:t>06.08.2026 11:47</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/ydelser/byggeri/kultur-og-idraet/</x:t>
   </x:si>
   <x:si>
-    <x:t>16.06.2026 14:38</x:t>
+    <x:t>06.08.2026 11:50</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/ydelser/byggeri/renovering-og-transformation/</x:t>
   </x:si>
   <x:si>
-    <x:t>17.06.2026 07:22</x:t>
+    <x:t>06.08.2026 11:49</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/ydelser/baeredygtighedsraadgivning/</x:t>
   </x:si>
   <x:si>
     <x:t>17.06.2026 08:02</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/ydelser/baeredygtighedsraadgivning/baeredygtighedsledelse/</x:t>
   </x:si>
   <x:si>
-    <x:t>17.06.2026 08:04</x:t>
+    <x:t>13.08.2026 13:00</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/ydelser/baeredygtighedsraadgivning/dgnb/</x:t>
   </x:si>
   <x:si>
     <x:t>17.06.2026 08:07</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/ydelser/baeredygtighedsraadgivning/certificeringer/</x:t>
   </x:si>
   <x:si>
     <x:t>17.06.2026 08:08</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/ydelser/baeredygtighedsraadgivning/lca/</x:t>
   </x:si>
   <x:si>
     <x:t>17.06.2026 08:12</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/ydelser/baeredygtighedsraadgivning/eu-taksonomi/</x:t>
   </x:si>
   <x:si>
     <x:t>17.06.2026 08:14</x:t>
   </x:si>
@@ -753,117 +756,117 @@
   <x:si>
     <x:t>https://norconsult.dk/projekter/lyngbyhus/</x:t>
   </x:si>
   <x:si>
     <x:t>26.02.2026 08:05</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/projekter/nordre-fasanvej/</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/projekter/perron-1-skanderborg-museum/</x:t>
   </x:si>
   <x:si>
     <x:t>27.02.2026 07:35</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/projekter/hoejbro-plads/</x:t>
   </x:si>
   <x:si>
     <x:t>12.12.2025 09:43</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/projekter/cirkusbygningen/</x:t>
   </x:si>
   <x:si>
-    <x:t>26.02.2026 07:57</x:t>
+    <x:t>11.08.2026 14:27</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/projekter/john-winthers-plads/</x:t>
   </x:si>
   <x:si>
-    <x:t>20.03.2026 08:34</x:t>
+    <x:t>20.08.2026 12:50</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/projekter/nykoebing-falster-sygehus/</x:t>
   </x:si>
   <x:si>
-    <x:t>12.03.2026 12:08</x:t>
+    <x:t>20.08.2026 13:35</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/projekter/tekniq/</x:t>
   </x:si>
   <x:si>
     <x:t>13.03.2026 13:06</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/projekter/idraetscenter-jammerbugt/</x:t>
   </x:si>
   <x:si>
     <x:t>12.03.2026 14:40</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/projekter/smedens-have/</x:t>
   </x:si>
   <x:si>
     <x:t>13.03.2026 08:48</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/projekter/miljoeprojekt-akf/</x:t>
   </x:si>
   <x:si>
     <x:t>17.03.2026 09:29</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/projekter/sjaellandsparken/</x:t>
   </x:si>
   <x:si>
     <x:t>19.03.2026 12:23</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/projekter/tandlaegeklinik-i-jammerbugt-kommune/</x:t>
   </x:si>
   <x:si>
     <x:t>22.04.2026 12:07</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/projekter/spangsbjergparken/</x:t>
   </x:si>
   <x:si>
     <x:t>06.05.2026 10:24</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/karriere/</x:t>
   </x:si>
   <x:si>
-    <x:t>09.07.2026 05:38</x:t>
+    <x:t>28.07.2026 12:41</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/karriere/ledige-stillinger/</x:t>
   </x:si>
   <x:si>
-    <x:t>09.06.2026 12:15</x:t>
+    <x:t>16.07.2026 07:12</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/karriere/ledige-stillinger/req-1614/</x:t>
   </x:si>
   <x:si>
     <x:t>30.05.2023 17:23</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/karriere/ledige-stillinger/req-442/</x:t>
   </x:si>
   <x:si>
     <x:t>30.05.2023 17:24</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/karriere/ledige-stillinger/req-430/</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/karriere/ledige-stillinger/req-3082/</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/karriere/ledige-stillinger/req-2853/</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/karriere/ledige-stillinger/req-2855/</x:t>
   </x:si>
@@ -1254,164 +1257,164 @@
   <x:si>
     <x:t>https://norconsult.dk/karriere/ledige-stillinger/req-3987/</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/karriere/ledige-stillinger/req-3989/</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/karriere/ledige-stillinger/req-3986/</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/karriere/ledige-stillinger/vvs-ingenioer-viborg/</x:t>
   </x:si>
   <x:si>
     <x:t>14.09.2023 13:42</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/karriere/ledige-stillinger/vvs-ingenioer-aalborg/</x:t>
   </x:si>
   <x:si>
     <x:t>14.09.2023 13:46</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/karriere/hverdagen-i-norconsult/</x:t>
   </x:si>
   <x:si>
-    <x:t>09.07.2026 05:47</x:t>
+    <x:t>14.07.2026 13:26</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/karriere/studenter-og-nyuddannede/</x:t>
   </x:si>
   <x:si>
-    <x:t>02.03.2026 11:41</x:t>
+    <x:t>28.07.2026 12:36</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/karriere/student-i-norconsult/</x:t>
   </x:si>
   <x:si>
-    <x:t>09.10.2023 08:30</x:t>
-[...5 lines deleted...]
-    <x:t>05.01.2026 12:03</x:t>
+    <x:t>16.07.2026 07:19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/karriere/erfarne-medarbejdere/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28.07.2026 12:44</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/karriere/nyuddannet/</x:t>
   </x:si>
   <x:si>
+    <x:t>16.07.2026 07:02</x:t>
+  </x:si>
+  <x:si>
     <x:t>https://norconsult.dk/karriere/frihed-til-faglighed/</x:t>
   </x:si>
   <x:si>
-    <x:t>21.10.2025 14:31</x:t>
-[...5 lines deleted...]
-    <x:t>01.06.2023 08:32</x:t>
+    <x:t>28.07.2026 12:39</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/karriere/ftf-martin/</x:t>
   </x:si>
   <x:si>
     <x:t>01.06.2023 08:30</x:t>
   </x:si>
   <x:si>
-    <x:t>https://norconsult.dk/karriere/ftf-piotr/</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>https://norconsult.dk/karriere/ledige-stillinger-2/</x:t>
   </x:si>
   <x:si>
-    <x:t>31.03.2025 14:22</x:t>
+    <x:t>16.07.2026 07:08</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/karriere/afdelingsledere/</x:t>
   </x:si>
   <x:si>
-    <x:t>30.06.2026 14:29</x:t>
+    <x:t>17.08.2026 14:15</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/karriere/mvm-johannes-seidenfaden/</x:t>
   </x:si>
   <x:si>
     <x:t>10.03.2026 13:36</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/karriere/mvm-lars-soee-larsen/</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/karriere/moed-vores-medarbejdere/</x:t>
   </x:si>
   <x:si>
-    <x:t>02.07.2026 10:54</x:t>
+    <x:t>20.08.2026 10:57</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/karriere/mvm-melissa-skou/</x:t>
   </x:si>
   <x:si>
     <x:t>19.03.2026 12:48</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/karriere/mvm-richard-vejby-nielsen/</x:t>
   </x:si>
   <x:si>
     <x:t>12.05.2026 07:53</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/karriere/mvm-klara-alberg/</x:t>
   </x:si>
   <x:si>
     <x:t>12.05.2026 07:51</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/karriere/mvm-kasper-nygaard/</x:t>
   </x:si>
   <x:si>
     <x:t>12.05.2026 07:50</x:t>
   </x:si>
   <x:si>
-    <x:t>https://norconsult.dk/karriere/selinay-mermer/</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>https://norconsult.dk/karriere/mvm-david-damhus/</x:t>
   </x:si>
   <x:si>
     <x:t>03.06.2026 07:28</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/karriere/mvm-helle-roennau/</x:t>
   </x:si>
   <x:si>
     <x:t>30.06.2026 09:19</x:t>
   </x:si>
   <x:si>
+    <x:t>https://norconsult.dk/karriere/mvm-jacob-jensen/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.08.2026 11:12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/karriere/mvm-christian-olesen/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.08.2026 12:28</x:t>
+  </x:si>
+  <x:si>
     <x:t>https://norconsult.dk/nyheder/</x:t>
   </x:si>
   <x:si>
     <x:t>03.07.2026 07:27</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/nyheder/mariager-skole/</x:t>
   </x:si>
   <x:si>
     <x:t>24.05.2023 06:59</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/nyheder/spaendende-opgave-vundet/</x:t>
   </x:si>
   <x:si>
     <x:t>12.06.2023 08:35</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/nyheder/norconsult-praesenterer-endnu-et-rekordregnskab/</x:t>
   </x:si>
   <x:si>
     <x:t>09.05.2023 10:30</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/nyheder/arkitektvirksomheder-i-danmark-samles-under-staerkt-nordisk-brand/</x:t>
@@ -1824,66 +1827,90 @@
   <x:si>
     <x:t>https://norconsult.dk/nyheder/mads-engel-udnaevnt-til-ceo-for-nordic-office-of-architecture/</x:t>
   </x:si>
   <x:si>
     <x:t>26.06.2026 05:38</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/nyheder/dennis-holm-nielsen-ny-cfo-i-norconsult/</x:t>
   </x:si>
   <x:si>
     <x:t>01.07.2026 06:50</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/nyheder/norconsult-vinder-totalraadgivning-paa-transformationen-af-axelborg-til-en-anlaegssum-paa-400-mio-kroner/</x:t>
   </x:si>
   <x:si>
     <x:t>03.07.2026 07:30</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/nyheder/sydhavnens-kirke-bliver-vores-foerste-kirkeprojekt/</x:t>
   </x:si>
   <x:si>
     <x:t>06.07.2026 07:33</x:t>
   </x:si>
   <x:si>
+    <x:t>https://norconsult.dk/nyheder/norconsult-vinder-udbud-om-plejecenter-ved-noerrestrand-i-horsens/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07.08.2026 10:48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/nyheder/norconsult-valgt-som-vinder-af-rammeaftale-for-energinet/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17.08.2026 05:50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/nyheder/norconsult-danmark-oeger-omsaetningen-og-styrker-ordrebeholdningen-i-andet-kvartal/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.08.2026 07:17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.dk/nyheder/norconsult-vinder-skoleprojekter-i-syddjurs-kommune/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21.08.2026 10:35</x:t>
+  </x:si>
+  <x:si>
     <x:t>https://norconsult.dk/om-os/</x:t>
   </x:si>
   <x:si>
-    <x:t>01.07.2026 07:57</x:t>
+    <x:t>28.07.2026 06:58</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/om-os/etik-og-integritet/</x:t>
   </x:si>
   <x:si>
-    <x:t>17.02.2026 10:13</x:t>
+    <x:t>28.07.2026 06:48</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/om-os/vores-kultur/</x:t>
   </x:si>
   <x:si>
-    <x:t>17.02.2026 09:45</x:t>
+    <x:t>28.07.2026 06:56</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/kontakt-os/</x:t>
   </x:si>
   <x:si>
     <x:t>09.07.2026 05:57</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/kontakt-os/herlev/</x:t>
   </x:si>
   <x:si>
     <x:t>09.07.2026 05:58</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/kontakt-os/aalborg/</x:t>
   </x:si>
   <x:si>
     <x:t>09.07.2026 06:34</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/kontakt-os/viborg/</x:t>
   </x:si>
   <x:si>
     <x:t>09.07.2026 06:39</x:t>
   </x:si>
@@ -1983,54 +2010,54 @@
   <x:si>
     <x:t>https://norconsult.dk/artikler/dygtig-arbejdsmiljoekoordinator-med-erfaring-fra-bygge-og-anlaegsbranchen/</x:t>
   </x:si>
   <x:si>
     <x:t>31.08.2023 07:42</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/information-om-personbeskyttelse/</x:t>
   </x:si>
   <x:si>
     <x:t>06.03.2026 08:27</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/information-om-personbeskyttelse/information-om-cookies/</x:t>
   </x:si>
   <x:si>
     <x:t>27.11.2023 10:50</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/interne-artikler/</x:t>
   </x:si>
   <x:si>
     <x:t>09.07.2026 08:36</x:t>
   </x:si>
   <x:si>
-    <x:t>https://norconsult.dk/interne-artikler/teknisk-due-dilligence-tdd/</x:t>
-[...2 lines deleted...]
-    <x:t>31.05.2023 07:18</x:t>
+    <x:t>https://norconsult.dk/interne-artikler/teknisk-due-diligence-tdd/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28.07.2026 13:32</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/interne-artikler/prep/</x:t>
   </x:si>
   <x:si>
     <x:t>22.05.2023 10:19</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/interne-artikler/fotografering-med-drone/</x:t>
   </x:si>
   <x:si>
     <x:t>15.08.2023 11:21</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/interne-artikler/nedrivning-af-bygninger/</x:t>
   </x:si>
   <x:si>
     <x:t>22.05.2023 14:27</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.dk/interne-artikler/ressourcekortlaegning/</x:t>
   </x:si>
   <x:si>
     <x:t>12.05.2023 13:51</x:t>
   </x:si>
@@ -2737,1091 +2764,1091 @@
     <x:row r="13" spans="1:6">
       <x:c r="A13" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6">
       <x:c r="A14" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6">
       <x:c r="A15" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6">
       <x:c r="A16" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B16" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6">
       <x:c r="A17" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6">
       <x:c r="A18" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B18" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6">
       <x:c r="A19" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6">
       <x:c r="A20" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="B20" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F20" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6">
       <x:c r="A21" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F21" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6">
       <x:c r="A22" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B22" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F22" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6">
       <x:c r="A23" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F23" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6">
       <x:c r="A24" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="B24" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F24" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6">
       <x:c r="A25" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F25" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6">
       <x:c r="A26" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="B26" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F26" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6">
       <x:c r="A27" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F27" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6">
       <x:c r="A28" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="B28" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F28" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6">
       <x:c r="A29" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F29" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6">
       <x:c r="A30" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="B30" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F30" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6">
       <x:c r="A31" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F31" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6">
       <x:c r="A32" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="B32" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F32" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6">
       <x:c r="A33" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F33" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6">
       <x:c r="A34" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="B34" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F34" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6">
       <x:c r="A35" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F35" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6">
       <x:c r="A36" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="B36" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F36" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6">
       <x:c r="A37" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="B37" s="0" t="s">
         <x:v>76</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>75</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F37" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6">
       <x:c r="A38" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="B38" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F38" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6">
       <x:c r="A39" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F39" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6">
       <x:c r="A40" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="B40" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F40" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6">
       <x:c r="A41" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="B41" s="0" t="s">
         <x:v>83</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>82</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F41" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6">
       <x:c r="A42" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B42" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F42" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6">
       <x:c r="A43" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F43" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6">
       <x:c r="A44" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="B44" s="0" t="s">
         <x:v>88</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>87</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F44" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6">
       <x:c r="A45" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F45" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6">
       <x:c r="A46" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B46" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F46" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6">
       <x:c r="A47" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F47" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6">
       <x:c r="A48" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="B48" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F48" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6">
       <x:c r="A49" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F49" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6">
       <x:c r="A50" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="B50" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F50" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6">
       <x:c r="A51" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F51" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6">
       <x:c r="A52" s="0" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="B52" s="0" t="s">
         <x:v>102</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>101</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F52" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6">
       <x:c r="A53" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F53" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6">
       <x:c r="A54" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="B54" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F54" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6">
       <x:c r="A55" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F55" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6">
       <x:c r="A56" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="B56" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F56" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:6">
       <x:c r="A57" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F57" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:6">
       <x:c r="A58" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="B58" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F58" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:6">
       <x:c r="A59" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F59" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:6">
       <x:c r="A60" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="B60" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F60" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:6">
       <x:c r="A61" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F61" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:6">
       <x:c r="A62" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="B62" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F62" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:6">
       <x:c r="A63" s="0" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="B63" s="0" t="s">
         <x:v>120</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>119</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F63" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:6">
       <x:c r="A64" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="B64" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F64" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:6">
       <x:c r="A65" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F65" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:6">
       <x:c r="A66" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="B66" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F66" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
@@ -3834,74 +3861,74 @@
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6">
       <x:c r="A2" s="0" t="s">
-        <x:v>681</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
-        <x:v>682</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:6">
       <x:c r="A3" s="0" t="s">
-        <x:v>683</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
-        <x:v>684</x:v>
+        <x:v>693</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
@@ -3914,134 +3941,134 @@
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6">
       <x:c r="A2" s="0" t="s">
-        <x:v>685</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
-        <x:v>686</x:v>
+        <x:v>695</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:6">
       <x:c r="A3" s="0" t="s">
-        <x:v>687</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
-        <x:v>688</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:6">
       <x:c r="A4" s="0" t="s">
-        <x:v>689</x:v>
+        <x:v>698</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
-        <x:v>690</x:v>
+        <x:v>699</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:6">
       <x:c r="A5" s="0" t="s">
-        <x:v>691</x:v>
+        <x:v>700</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
-        <x:v>692</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:6">
       <x:c r="A6" s="0" t="s">
-        <x:v>693</x:v>
+        <x:v>702</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
-        <x:v>694</x:v>
+        <x:v>703</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
@@ -4054,6034 +4081,6094 @@
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6">
       <x:c r="A2" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:6">
       <x:c r="A3" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:6">
       <x:c r="A4" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:6">
       <x:c r="A5" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:6">
       <x:c r="A6" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:6">
       <x:c r="A7" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:6">
       <x:c r="A8" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:6">
       <x:c r="A9" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:6">
       <x:c r="A10" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:6">
       <x:c r="A11" s="0" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="B11" s="0" t="s">
         <x:v>145</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>144</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:6">
       <x:c r="A12" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6">
       <x:c r="A13" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6">
       <x:c r="A14" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6">
       <x:c r="A15" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6">
       <x:c r="A16" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="B16" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6">
       <x:c r="A17" s="0" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="B17" s="0" t="s">
         <x:v>155</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>154</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6">
       <x:c r="A18" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="B18" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6">
       <x:c r="A19" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6">
       <x:c r="A20" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="B20" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F20" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6">
       <x:c r="A21" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F21" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6">
       <x:c r="A22" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="B22" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F22" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6">
       <x:c r="A23" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F23" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6">
       <x:c r="A24" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="B24" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F24" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6">
       <x:c r="A25" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F25" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6">
       <x:c r="A26" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="B26" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F26" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6">
       <x:c r="A27" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F27" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6">
       <x:c r="A28" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="B28" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F28" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6">
       <x:c r="A29" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F29" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6">
       <x:c r="A30" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="B30" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F30" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6">
       <x:c r="A31" s="0" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="B31" s="0" t="s">
         <x:v>175</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>174</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F31" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6">
       <x:c r="A32" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B32" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F32" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6">
       <x:c r="A33" s="0" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="B33" s="0" t="s">
         <x:v>178</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>177</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F33" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6">
       <x:c r="A34" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="B34" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F34" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6">
       <x:c r="A35" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F35" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6">
       <x:c r="A36" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="B36" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F36" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6">
       <x:c r="A37" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F37" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6">
       <x:c r="A38" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="B38" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F38" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6">
       <x:c r="A39" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F39" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6">
       <x:c r="A40" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="B40" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F40" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6">
       <x:c r="A41" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F41" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6">
       <x:c r="A42" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="B42" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F42" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6">
       <x:c r="A43" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F43" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6">
       <x:c r="A44" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="B44" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F44" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6">
       <x:c r="A45" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F45" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6">
       <x:c r="A46" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="B46" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F46" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6">
       <x:c r="A47" s="0" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="B47" s="0" t="s">
         <x:v>203</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>202</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F47" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6">
       <x:c r="A48" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="B48" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F48" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6">
       <x:c r="A49" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F49" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6">
       <x:c r="A50" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="B50" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F50" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6">
       <x:c r="A51" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F51" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6">
       <x:c r="A52" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="B52" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F52" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6">
       <x:c r="A53" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F53" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6">
       <x:c r="A54" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B54" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F54" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6">
       <x:c r="A55" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F55" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6">
       <x:c r="A56" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="B56" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F56" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:6">
       <x:c r="A57" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F57" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:6">
       <x:c r="A58" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="B58" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F58" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:6">
       <x:c r="A59" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F59" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:6">
       <x:c r="A60" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="B60" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F60" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:6">
       <x:c r="A61" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F61" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:6">
       <x:c r="A62" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="B62" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F62" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:6">
       <x:c r="A63" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F63" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:6">
       <x:c r="A64" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="B64" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F64" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:6">
       <x:c r="A65" s="0" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="B65" s="0" t="s">
         <x:v>235</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>234</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F65" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:6">
       <x:c r="A66" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="B66" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F66" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:6">
       <x:c r="A67" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F67" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:6">
       <x:c r="A68" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="B68" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F68" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:6">
       <x:c r="A69" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F69" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:6">
       <x:c r="A70" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="B70" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F70" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:6">
       <x:c r="A71" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F71" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:6">
       <x:c r="A72" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="B72" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F72" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:6">
       <x:c r="A73" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F73" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:6">
       <x:c r="A74" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="B74" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F74" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:6">
       <x:c r="A75" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F75" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:6">
       <x:c r="A76" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="B76" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F76" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:6">
       <x:c r="A77" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F77" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:F139"/>
+  <x:dimension ref="A1:F138"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6">
       <x:c r="A2" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:6">
       <x:c r="A3" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:6">
       <x:c r="A4" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:6">
       <x:c r="A5" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:6">
       <x:c r="A6" s="0" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="B6" s="0" t="s">
         <x:v>268</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>267</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:6">
       <x:c r="A7" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:6">
       <x:c r="A8" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:6">
       <x:c r="A9" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:6">
       <x:c r="A10" s="0" t="s">
+        <x:v>274</x:v>
+      </x:c>
+      <x:c r="B10" s="0" t="s">
         <x:v>273</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>272</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:6">
       <x:c r="A11" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:6">
       <x:c r="A12" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6">
       <x:c r="A13" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6">
       <x:c r="A14" s="0" t="s">
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="B14" s="0" t="s">
         <x:v>278</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>277</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6">
       <x:c r="A15" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6">
       <x:c r="A16" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="B16" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6">
       <x:c r="A17" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6">
       <x:c r="A18" s="0" t="s">
+        <x:v>284</x:v>
+      </x:c>
+      <x:c r="B18" s="0" t="s">
         <x:v>283</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>282</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6">
       <x:c r="A19" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6">
       <x:c r="A20" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="B20" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F20" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6">
       <x:c r="A21" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F21" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6">
       <x:c r="A22" s="0" t="s">
-        <x:v>287</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="B22" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F22" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6">
       <x:c r="A23" s="0" t="s">
+        <x:v>290</x:v>
+      </x:c>
+      <x:c r="B23" s="0" t="s">
         <x:v>289</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>288</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F23" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6">
       <x:c r="A24" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="B24" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F24" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6">
       <x:c r="A25" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F25" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6">
       <x:c r="A26" s="0" t="s">
-        <x:v>292</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="B26" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F26" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6">
       <x:c r="A27" s="0" t="s">
-        <x:v>293</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F27" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6">
       <x:c r="A28" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="B28" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F28" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6">
       <x:c r="A29" s="0" t="s">
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="B29" s="0" t="s">
         <x:v>296</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>295</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F29" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6">
       <x:c r="A30" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="B30" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F30" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6">
       <x:c r="A31" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F31" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6">
       <x:c r="A32" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="B32" s="0" t="s">
-        <x:v>300</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F32" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6">
       <x:c r="A33" s="0" t="s">
+        <x:v>302</x:v>
+      </x:c>
+      <x:c r="B33" s="0" t="s">
         <x:v>301</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>300</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F33" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6">
       <x:c r="A34" s="0" t="s">
-        <x:v>302</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="B34" s="0" t="s">
-        <x:v>300</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F34" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6">
       <x:c r="A35" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
-        <x:v>300</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F35" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6">
       <x:c r="A36" s="0" t="s">
-        <x:v>304</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="B36" s="0" t="s">
-        <x:v>305</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F36" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6">
       <x:c r="A37" s="0" t="s">
+        <x:v>307</x:v>
+      </x:c>
+      <x:c r="B37" s="0" t="s">
         <x:v>306</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>305</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F37" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6">
       <x:c r="A38" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="B38" s="0" t="s">
-        <x:v>305</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F38" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6">
       <x:c r="A39" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
-        <x:v>305</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F39" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6">
       <x:c r="A40" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="B40" s="0" t="s">
-        <x:v>305</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F40" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6">
       <x:c r="A41" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F41" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6">
       <x:c r="A42" s="0" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="B42" s="0" t="s">
         <x:v>312</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>311</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F42" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6">
       <x:c r="A43" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F43" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6">
       <x:c r="A44" s="0" t="s">
-        <x:v>314</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="B44" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F44" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6">
       <x:c r="A45" s="0" t="s">
-        <x:v>315</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F45" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6">
       <x:c r="A46" s="0" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="B46" s="0" t="s">
         <x:v>317</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>316</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F46" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6">
       <x:c r="A47" s="0" t="s">
-        <x:v>318</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F47" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6">
       <x:c r="A48" s="0" t="s">
-        <x:v>319</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="B48" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F48" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6">
       <x:c r="A49" s="0" t="s">
-        <x:v>320</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F49" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6">
       <x:c r="A50" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="B50" s="0" t="s">
-        <x:v>322</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F50" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6">
       <x:c r="A51" s="0" t="s">
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="B51" s="0" t="s">
         <x:v>323</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>322</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F51" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6">
       <x:c r="A52" s="0" t="s">
-        <x:v>324</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="B52" s="0" t="s">
-        <x:v>325</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F52" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6">
       <x:c r="A53" s="0" t="s">
+        <x:v>327</x:v>
+      </x:c>
+      <x:c r="B53" s="0" t="s">
         <x:v>326</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>325</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F53" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6">
       <x:c r="A54" s="0" t="s">
-        <x:v>327</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="B54" s="0" t="s">
-        <x:v>325</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F54" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6">
       <x:c r="A55" s="0" t="s">
-        <x:v>328</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
-        <x:v>325</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F55" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6">
       <x:c r="A56" s="0" t="s">
-        <x:v>329</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B56" s="0" t="s">
-        <x:v>330</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F56" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:6">
       <x:c r="A57" s="0" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="B57" s="0" t="s">
         <x:v>331</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>330</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F57" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:6">
       <x:c r="A58" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="B58" s="0" t="s">
-        <x:v>330</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F58" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:6">
       <x:c r="A59" s="0" t="s">
-        <x:v>333</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
-        <x:v>330</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F59" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:6">
       <x:c r="A60" s="0" t="s">
-        <x:v>334</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="B60" s="0" t="s">
-        <x:v>330</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F60" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:6">
       <x:c r="A61" s="0" t="s">
-        <x:v>335</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
-        <x:v>336</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F61" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:6">
       <x:c r="A62" s="0" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="B62" s="0" t="s">
         <x:v>337</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>336</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F62" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:6">
       <x:c r="A63" s="0" t="s">
-        <x:v>338</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
-        <x:v>336</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F63" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:6">
       <x:c r="A64" s="0" t="s">
-        <x:v>339</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="B64" s="0" t="s">
-        <x:v>336</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F64" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:6">
       <x:c r="A65" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
-        <x:v>341</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F65" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:6">
       <x:c r="A66" s="0" t="s">
+        <x:v>343</x:v>
+      </x:c>
+      <x:c r="B66" s="0" t="s">
         <x:v>342</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>341</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F66" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:6">
       <x:c r="A67" s="0" t="s">
-        <x:v>343</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F67" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:6">
       <x:c r="A68" s="0" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="B68" s="0" t="s">
         <x:v>345</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>344</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F68" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:6">
       <x:c r="A69" s="0" t="s">
-        <x:v>346</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F69" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:6">
       <x:c r="A70" s="0" t="s">
-        <x:v>347</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="B70" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F70" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:6">
       <x:c r="A71" s="0" t="s">
-        <x:v>348</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F71" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:6">
       <x:c r="A72" s="0" t="s">
-        <x:v>349</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="B72" s="0" t="s">
-        <x:v>350</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F72" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:6">
       <x:c r="A73" s="0" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="B73" s="0" t="s">
         <x:v>351</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>350</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F73" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:6">
       <x:c r="A74" s="0" t="s">
-        <x:v>352</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="B74" s="0" t="s">
-        <x:v>350</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F74" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:6">
       <x:c r="A75" s="0" t="s">
-        <x:v>353</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
-        <x:v>350</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F75" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:6">
       <x:c r="A76" s="0" t="s">
-        <x:v>354</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="B76" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F76" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:6">
       <x:c r="A77" s="0" t="s">
+        <x:v>357</x:v>
+      </x:c>
+      <x:c r="B77" s="0" t="s">
         <x:v>356</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>355</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F77" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:6">
       <x:c r="A78" s="0" t="s">
-        <x:v>357</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="B78" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F78" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:6">
       <x:c r="A79" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F79" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:6">
       <x:c r="A80" s="0" t="s">
-        <x:v>359</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="B80" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F80" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:6">
       <x:c r="A81" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
-        <x:v>361</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F81" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:6">
       <x:c r="A82" s="0" t="s">
+        <x:v>363</x:v>
+      </x:c>
+      <x:c r="B82" s="0" t="s">
         <x:v>362</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>361</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F82" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:6">
       <x:c r="A83" s="0" t="s">
-        <x:v>363</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
-        <x:v>361</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F83" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:6">
       <x:c r="A84" s="0" t="s">
-        <x:v>364</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="B84" s="0" t="s">
-        <x:v>361</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F84" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:6">
       <x:c r="A85" s="0" t="s">
-        <x:v>365</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
-        <x:v>361</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F85" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:6">
       <x:c r="A86" s="0" t="s">
-        <x:v>366</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="B86" s="0" t="s">
-        <x:v>367</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F86" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:6">
       <x:c r="A87" s="0" t="s">
+        <x:v>369</x:v>
+      </x:c>
+      <x:c r="B87" s="0" t="s">
         <x:v>368</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>367</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D87" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E87" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F87" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:6">
       <x:c r="A88" s="0" t="s">
-        <x:v>369</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="B88" s="0" t="s">
-        <x:v>367</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D88" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E88" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F88" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:6">
       <x:c r="A89" s="0" t="s">
-        <x:v>370</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
-        <x:v>367</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D89" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E89" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F89" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:6">
       <x:c r="A90" s="0" t="s">
-        <x:v>371</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="B90" s="0" t="s">
-        <x:v>367</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D90" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E90" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F90" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:6">
       <x:c r="A91" s="0" t="s">
-        <x:v>372</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D91" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E91" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F91" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:6">
       <x:c r="A92" s="0" t="s">
+        <x:v>375</x:v>
+      </x:c>
+      <x:c r="B92" s="0" t="s">
         <x:v>374</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>373</x:v>
       </x:c>
       <x:c r="C92" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D92" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E92" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F92" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:6">
       <x:c r="A93" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="C93" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D93" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E93" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F93" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:6">
       <x:c r="A94" s="0" t="s">
-        <x:v>376</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="B94" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="C94" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D94" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E94" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F94" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:6">
       <x:c r="A95" s="0" t="s">
-        <x:v>377</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="C95" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D95" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E95" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F95" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:6">
       <x:c r="A96" s="0" t="s">
-        <x:v>378</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="B96" s="0" t="s">
-        <x:v>379</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="C96" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D96" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E96" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F96" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:6">
       <x:c r="A97" s="0" t="s">
+        <x:v>381</x:v>
+      </x:c>
+      <x:c r="B97" s="0" t="s">
         <x:v>380</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>379</x:v>
       </x:c>
       <x:c r="C97" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D97" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E97" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F97" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:6">
       <x:c r="A98" s="0" t="s">
-        <x:v>381</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="B98" s="0" t="s">
-        <x:v>379</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="C98" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D98" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E98" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F98" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:6">
       <x:c r="A99" s="0" t="s">
-        <x:v>382</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
-        <x:v>379</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="C99" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D99" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E99" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F99" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:6">
       <x:c r="A100" s="0" t="s">
-        <x:v>383</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="B100" s="0" t="s">
-        <x:v>379</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="C100" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D100" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E100" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F100" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:6">
       <x:c r="A101" s="0" t="s">
-        <x:v>384</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
-        <x:v>379</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="C101" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D101" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E101" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F101" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:6">
       <x:c r="A102" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="B102" s="0" t="s">
-        <x:v>386</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="C102" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D102" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E102" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F102" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:6">
       <x:c r="A103" s="0" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="B103" s="0" t="s">
         <x:v>387</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>386</x:v>
       </x:c>
       <x:c r="C103" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D103" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E103" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F103" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:6">
       <x:c r="A104" s="0" t="s">
-        <x:v>388</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="B104" s="0" t="s">
-        <x:v>386</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="C104" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D104" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E104" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F104" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:6">
       <x:c r="A105" s="0" t="s">
-        <x:v>389</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
-        <x:v>386</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="C105" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D105" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E105" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F105" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:6">
       <x:c r="A106" s="0" t="s">
-        <x:v>390</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="B106" s="0" t="s">
-        <x:v>386</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="C106" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D106" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E106" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F106" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:6">
       <x:c r="A107" s="0" t="s">
-        <x:v>391</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
-        <x:v>392</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="C107" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D107" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E107" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F107" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:6">
       <x:c r="A108" s="0" t="s">
+        <x:v>394</x:v>
+      </x:c>
+      <x:c r="B108" s="0" t="s">
         <x:v>393</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>392</x:v>
       </x:c>
       <x:c r="C108" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D108" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E108" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F108" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:6">
       <x:c r="A109" s="0" t="s">
-        <x:v>394</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
-        <x:v>392</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="C109" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D109" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E109" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F109" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:6">
       <x:c r="A110" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="B110" s="0" t="s">
-        <x:v>392</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="C110" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D110" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E110" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F110" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:6">
       <x:c r="A111" s="0" t="s">
-        <x:v>396</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
-        <x:v>392</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="C111" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D111" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E111" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F111" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:6">
       <x:c r="A112" s="0" t="s">
-        <x:v>397</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="B112" s="0" t="s">
-        <x:v>398</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="C112" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D112" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E112" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F112" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:6">
       <x:c r="A113" s="0" t="s">
+        <x:v>400</x:v>
+      </x:c>
+      <x:c r="B113" s="0" t="s">
         <x:v>399</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>398</x:v>
       </x:c>
       <x:c r="C113" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D113" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E113" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F113" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:6">
       <x:c r="A114" s="0" t="s">
-        <x:v>400</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="B114" s="0" t="s">
-        <x:v>398</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="C114" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D114" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E114" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F114" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:6">
       <x:c r="A115" s="0" t="s">
-        <x:v>401</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
-        <x:v>398</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="C115" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D115" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E115" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F115" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:6">
       <x:c r="A116" s="0" t="s">
-        <x:v>402</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="B116" s="0" t="s">
-        <x:v>398</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="C116" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D116" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E116" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F116" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:6">
       <x:c r="A117" s="0" t="s">
-        <x:v>403</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
-        <x:v>404</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="C117" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D117" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E117" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F117" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:6">
       <x:c r="A118" s="0" t="s">
-        <x:v>405</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="B118" s="0" t="s">
-        <x:v>406</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="C118" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D118" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E118" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F118" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:6">
       <x:c r="A119" s="0" t="s">
-        <x:v>407</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
-        <x:v>408</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="C119" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D119" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E119" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F119" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:6">
       <x:c r="A120" s="0" t="s">
-        <x:v>409</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="B120" s="0" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="C120" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D120" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E120" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F120" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:6">
       <x:c r="A121" s="0" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
-        <x:v>412</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="C121" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D121" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E121" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F121" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:6">
       <x:c r="A122" s="0" t="s">
-        <x:v>413</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="B122" s="0" t="s">
-        <x:v>414</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="C122" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D122" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E122" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F122" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:6">
       <x:c r="A123" s="0" t="s">
-        <x:v>415</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
-        <x:v>410</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="C123" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D123" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E123" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F123" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:6">
       <x:c r="A124" s="0" t="s">
-        <x:v>416</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="B124" s="0" t="s">
-        <x:v>417</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="C124" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D124" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E124" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F124" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:6">
       <x:c r="A125" s="0" t="s">
-        <x:v>418</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
-        <x:v>419</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="C125" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D125" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E125" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F125" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:6">
       <x:c r="A126" s="0" t="s">
-        <x:v>420</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="B126" s="0" t="s">
-        <x:v>421</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="C126" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D126" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E126" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F126" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:6">
       <x:c r="A127" s="0" t="s">
-        <x:v>422</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
-        <x:v>419</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="C127" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D127" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E127" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F127" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:6">
       <x:c r="A128" s="0" t="s">
-        <x:v>423</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="B128" s="0" t="s">
-        <x:v>424</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="C128" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D128" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E128" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F128" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:6">
       <x:c r="A129" s="0" t="s">
-        <x:v>425</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
-        <x:v>426</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="C129" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D129" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E129" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F129" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:6">
       <x:c r="A130" s="0" t="s">
-        <x:v>427</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="B130" s="0" t="s">
-        <x:v>428</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="C130" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D130" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E130" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F130" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:6">
       <x:c r="A131" s="0" t="s">
-        <x:v>429</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
-        <x:v>428</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="C131" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D131" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E131" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F131" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:6">
       <x:c r="A132" s="0" t="s">
-        <x:v>430</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="B132" s="0" t="s">
-        <x:v>431</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="C132" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D132" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E132" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F132" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:6">
       <x:c r="A133" s="0" t="s">
-        <x:v>432</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
-        <x:v>433</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="C133" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D133" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E133" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F133" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:6">
       <x:c r="A134" s="0" t="s">
-        <x:v>434</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="B134" s="0" t="s">
-        <x:v>435</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="C134" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D134" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E134" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F134" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:6">
       <x:c r="A135" s="0" t="s">
-        <x:v>436</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
-        <x:v>437</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="C135" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D135" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E135" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F135" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:6">
       <x:c r="A136" s="0" t="s">
-        <x:v>438</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="B136" s="0" t="s">
-        <x:v>439</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="C136" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D136" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E136" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F136" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:6">
       <x:c r="A137" s="0" t="s">
-        <x:v>440</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
-        <x:v>441</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="C137" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D137" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E137" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F137" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:6">
       <x:c r="A138" s="0" t="s">
-        <x:v>442</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B138" s="0" t="s">
-        <x:v>443</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="C138" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D138" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E138" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F138" s="0" t="s">
-        <x:v>8</x:v>
-[...18 lines deleted...]
-      <x:c r="F139" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:F78"/>
+  <x:dimension ref="A1:F82"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6">
       <x:c r="A2" s="0" t="s">
-        <x:v>446</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
-        <x:v>447</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:6">
       <x:c r="A3" s="0" t="s">
-        <x:v>448</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
-        <x:v>449</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:6">
       <x:c r="A4" s="0" t="s">
-        <x:v>450</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
-        <x:v>451</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:6">
       <x:c r="A5" s="0" t="s">
-        <x:v>452</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
-        <x:v>453</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:6">
       <x:c r="A6" s="0" t="s">
-        <x:v>454</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
-        <x:v>455</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:6">
       <x:c r="A7" s="0" t="s">
-        <x:v>456</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
-        <x:v>457</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:6">
       <x:c r="A8" s="0" t="s">
-        <x:v>458</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
-        <x:v>459</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:6">
       <x:c r="A9" s="0" t="s">
-        <x:v>460</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:6">
       <x:c r="A10" s="0" t="s">
-        <x:v>462</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
-        <x:v>463</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:6">
       <x:c r="A11" s="0" t="s">
-        <x:v>464</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
-        <x:v>465</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:6">
       <x:c r="A12" s="0" t="s">
-        <x:v>466</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
-        <x:v>467</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6">
       <x:c r="A13" s="0" t="s">
-        <x:v>468</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
-        <x:v>469</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6">
       <x:c r="A14" s="0" t="s">
-        <x:v>470</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
-        <x:v>471</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6">
       <x:c r="A15" s="0" t="s">
-        <x:v>472</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
-        <x:v>473</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6">
       <x:c r="A16" s="0" t="s">
-        <x:v>474</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="B16" s="0" t="s">
-        <x:v>475</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6">
       <x:c r="A17" s="0" t="s">
-        <x:v>476</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
-        <x:v>477</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6">
       <x:c r="A18" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="B18" s="0" t="s">
-        <x:v>479</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6">
       <x:c r="A19" s="0" t="s">
-        <x:v>480</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
-        <x:v>481</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6">
       <x:c r="A20" s="0" t="s">
-        <x:v>482</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="B20" s="0" t="s">
-        <x:v>483</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F20" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6">
       <x:c r="A21" s="0" t="s">
-        <x:v>484</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
-        <x:v>485</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F21" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6">
       <x:c r="A22" s="0" t="s">
-        <x:v>486</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="B22" s="0" t="s">
-        <x:v>487</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F22" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6">
       <x:c r="A23" s="0" t="s">
-        <x:v>488</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
-        <x:v>489</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F23" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6">
       <x:c r="A24" s="0" t="s">
-        <x:v>490</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="B24" s="0" t="s">
-        <x:v>491</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F24" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6">
       <x:c r="A25" s="0" t="s">
-        <x:v>492</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
-        <x:v>493</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F25" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6">
       <x:c r="A26" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="B26" s="0" t="s">
-        <x:v>495</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F26" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6">
       <x:c r="A27" s="0" t="s">
-        <x:v>496</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
-        <x:v>497</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F27" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6">
       <x:c r="A28" s="0" t="s">
-        <x:v>498</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="B28" s="0" t="s">
-        <x:v>499</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F28" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6">
       <x:c r="A29" s="0" t="s">
-        <x:v>500</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
-        <x:v>501</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F29" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6">
       <x:c r="A30" s="0" t="s">
-        <x:v>502</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="B30" s="0" t="s">
-        <x:v>503</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F30" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6">
       <x:c r="A31" s="0" t="s">
-        <x:v>504</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
-        <x:v>505</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F31" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6">
       <x:c r="A32" s="0" t="s">
-        <x:v>506</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="B32" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F32" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6">
       <x:c r="A33" s="0" t="s">
-        <x:v>508</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
-        <x:v>509</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F33" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6">
       <x:c r="A34" s="0" t="s">
-        <x:v>510</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="B34" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F34" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6">
       <x:c r="A35" s="0" t="s">
-        <x:v>512</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
-        <x:v>513</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F35" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6">
       <x:c r="A36" s="0" t="s">
-        <x:v>514</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="B36" s="0" t="s">
-        <x:v>515</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F36" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6">
       <x:c r="A37" s="0" t="s">
-        <x:v>516</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
-        <x:v>517</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F37" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6">
       <x:c r="A38" s="0" t="s">
-        <x:v>518</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="B38" s="0" t="s">
-        <x:v>519</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F38" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6">
       <x:c r="A39" s="0" t="s">
-        <x:v>520</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
-        <x:v>521</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F39" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6">
       <x:c r="A40" s="0" t="s">
-        <x:v>522</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="B40" s="0" t="s">
-        <x:v>523</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F40" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6">
       <x:c r="A41" s="0" t="s">
-        <x:v>524</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F41" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6">
       <x:c r="A42" s="0" t="s">
-        <x:v>526</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="B42" s="0" t="s">
-        <x:v>527</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F42" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6">
       <x:c r="A43" s="0" t="s">
-        <x:v>528</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
-        <x:v>529</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F43" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6">
       <x:c r="A44" s="0" t="s">
-        <x:v>530</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="B44" s="0" t="s">
-        <x:v>531</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F44" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6">
       <x:c r="A45" s="0" t="s">
-        <x:v>532</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
-        <x:v>533</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F45" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6">
       <x:c r="A46" s="0" t="s">
-        <x:v>534</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="B46" s="0" t="s">
-        <x:v>531</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F46" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6">
       <x:c r="A47" s="0" t="s">
-        <x:v>535</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
-        <x:v>536</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F47" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6">
       <x:c r="A48" s="0" t="s">
-        <x:v>537</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="B48" s="0" t="s">
-        <x:v>538</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F48" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6">
       <x:c r="A49" s="0" t="s">
-        <x:v>539</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
-        <x:v>540</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F49" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6">
       <x:c r="A50" s="0" t="s">
+        <x:v>542</x:v>
+      </x:c>
+      <x:c r="B50" s="0" t="s">
         <x:v>541</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>540</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F50" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6">
       <x:c r="A51" s="0" t="s">
-        <x:v>542</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
-        <x:v>543</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F51" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6">
       <x:c r="A52" s="0" t="s">
-        <x:v>544</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="B52" s="0" t="s">
-        <x:v>545</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F52" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6">
       <x:c r="A53" s="0" t="s">
-        <x:v>546</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
-        <x:v>547</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F53" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6">
       <x:c r="A54" s="0" t="s">
-        <x:v>548</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="B54" s="0" t="s">
-        <x:v>549</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F54" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6">
       <x:c r="A55" s="0" t="s">
-        <x:v>550</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
-        <x:v>551</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F55" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6">
       <x:c r="A56" s="0" t="s">
-        <x:v>552</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="B56" s="0" t="s">
-        <x:v>553</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F56" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:6">
       <x:c r="A57" s="0" t="s">
-        <x:v>554</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
-        <x:v>555</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F57" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:6">
       <x:c r="A58" s="0" t="s">
-        <x:v>556</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="B58" s="0" t="s">
-        <x:v>557</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F58" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:6">
       <x:c r="A59" s="0" t="s">
-        <x:v>558</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
-        <x:v>559</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F59" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:6">
       <x:c r="A60" s="0" t="s">
-        <x:v>560</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="B60" s="0" t="s">
-        <x:v>561</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F60" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:6">
       <x:c r="A61" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
-        <x:v>563</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F61" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:6">
       <x:c r="A62" s="0" t="s">
-        <x:v>564</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="B62" s="0" t="s">
-        <x:v>565</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F62" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:6">
       <x:c r="A63" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
-        <x:v>567</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F63" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:6">
       <x:c r="A64" s="0" t="s">
-        <x:v>568</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="B64" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F64" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:6">
       <x:c r="A65" s="0" t="s">
-        <x:v>570</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
-        <x:v>571</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F65" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:6">
       <x:c r="A66" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="B66" s="0" t="s">
-        <x:v>573</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F66" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:6">
       <x:c r="A67" s="0" t="s">
-        <x:v>574</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
-        <x:v>575</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F67" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:6">
       <x:c r="A68" s="0" t="s">
-        <x:v>576</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="B68" s="0" t="s">
-        <x:v>577</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F68" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:6">
       <x:c r="A69" s="0" t="s">
-        <x:v>578</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
-        <x:v>579</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F69" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:6">
       <x:c r="A70" s="0" t="s">
-        <x:v>580</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="B70" s="0" t="s">
-        <x:v>581</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F70" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:6">
       <x:c r="A71" s="0" t="s">
-        <x:v>582</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
-        <x:v>583</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F71" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:6">
       <x:c r="A72" s="0" t="s">
-        <x:v>584</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="B72" s="0" t="s">
-        <x:v>585</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F72" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:6">
       <x:c r="A73" s="0" t="s">
-        <x:v>586</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
-        <x:v>587</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F73" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:6">
       <x:c r="A74" s="0" t="s">
-        <x:v>588</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="B74" s="0" t="s">
-        <x:v>589</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F74" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:6">
       <x:c r="A75" s="0" t="s">
-        <x:v>590</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
-        <x:v>591</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F75" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:6">
       <x:c r="A76" s="0" t="s">
-        <x:v>592</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="B76" s="0" t="s">
-        <x:v>593</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F76" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:6">
       <x:c r="A77" s="0" t="s">
-        <x:v>594</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
-        <x:v>595</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F77" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:6">
       <x:c r="A78" s="0" t="s">
-        <x:v>596</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="B78" s="0" t="s">
-        <x:v>597</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F78" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="79" spans="1:6">
+      <x:c r="A79" s="0" t="s">
+        <x:v>599</x:v>
+      </x:c>
+      <x:c r="B79" s="0" t="s">
+        <x:v>600</x:v>
+      </x:c>
+      <x:c r="C79" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D79" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E79" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F79" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="80" spans="1:6">
+      <x:c r="A80" s="0" t="s">
+        <x:v>601</x:v>
+      </x:c>
+      <x:c r="B80" s="0" t="s">
+        <x:v>602</x:v>
+      </x:c>
+      <x:c r="C80" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D80" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E80" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F80" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="81" spans="1:6">
+      <x:c r="A81" s="0" t="s">
+        <x:v>603</x:v>
+      </x:c>
+      <x:c r="B81" s="0" t="s">
+        <x:v>604</x:v>
+      </x:c>
+      <x:c r="C81" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D81" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E81" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F81" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="82" spans="1:6">
+      <x:c r="A82" s="0" t="s">
+        <x:v>605</x:v>
+      </x:c>
+      <x:c r="B82" s="0" t="s">
+        <x:v>606</x:v>
+      </x:c>
+      <x:c r="C82" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D82" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E82" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F82" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:F4"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6">
       <x:c r="A2" s="0" t="s">
-        <x:v>598</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
-        <x:v>599</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:6">
       <x:c r="A3" s="0" t="s">
-        <x:v>600</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
-        <x:v>601</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:6">
       <x:c r="A4" s="0" t="s">
-        <x:v>602</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
-        <x:v>603</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
@@ -10094,314 +10181,314 @@
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6">
       <x:c r="A2" s="0" t="s">
-        <x:v>604</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
-        <x:v>605</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:6">
       <x:c r="A3" s="0" t="s">
-        <x:v>606</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
-        <x:v>607</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:6">
       <x:c r="A4" s="0" t="s">
-        <x:v>608</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
-        <x:v>609</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:6">
       <x:c r="A5" s="0" t="s">
-        <x:v>610</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
-        <x:v>611</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:6">
       <x:c r="A6" s="0" t="s">
-        <x:v>612</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
-        <x:v>613</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:6">
       <x:c r="A7" s="0" t="s">
-        <x:v>614</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
-        <x:v>615</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:6">
       <x:c r="A8" s="0" t="s">
-        <x:v>616</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
-        <x:v>617</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:6">
       <x:c r="A9" s="0" t="s">
-        <x:v>618</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
-        <x:v>619</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:6">
       <x:c r="A10" s="0" t="s">
-        <x:v>620</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
-        <x:v>621</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:6">
       <x:c r="A11" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
-        <x:v>623</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:6">
       <x:c r="A12" s="0" t="s">
-        <x:v>624</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
-        <x:v>625</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6">
       <x:c r="A13" s="0" t="s">
-        <x:v>626</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
-        <x:v>627</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6">
       <x:c r="A14" s="0" t="s">
-        <x:v>628</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
-        <x:v>629</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6">
       <x:c r="A15" s="0" t="s">
-        <x:v>630</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
-        <x:v>631</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
@@ -10414,174 +10501,174 @@
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6">
       <x:c r="A2" s="0" t="s">
-        <x:v>632</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
-        <x:v>633</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:6">
       <x:c r="A3" s="0" t="s">
-        <x:v>634</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
-        <x:v>635</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:6">
       <x:c r="A4" s="0" t="s">
-        <x:v>636</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
-        <x:v>637</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:6">
       <x:c r="A5" s="0" t="s">
-        <x:v>638</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
-        <x:v>637</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:6">
       <x:c r="A6" s="0" t="s">
-        <x:v>639</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
-        <x:v>640</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:6">
       <x:c r="A7" s="0" t="s">
-        <x:v>641</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
-        <x:v>642</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:6">
       <x:c r="A8" s="0" t="s">
-        <x:v>643</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
-        <x:v>644</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
@@ -10594,74 +10681,74 @@
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6">
       <x:c r="A2" s="0" t="s">
-        <x:v>645</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
-        <x:v>646</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:6">
       <x:c r="A3" s="0" t="s">
-        <x:v>647</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
-        <x:v>648</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
@@ -10674,354 +10761,354 @@
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6">
       <x:c r="A2" s="0" t="s">
-        <x:v>649</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
-        <x:v>650</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:6">
       <x:c r="A3" s="0" t="s">
-        <x:v>651</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
-        <x:v>652</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:6">
       <x:c r="A4" s="0" t="s">
-        <x:v>653</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
-        <x:v>654</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:6">
       <x:c r="A5" s="0" t="s">
-        <x:v>655</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
-        <x:v>656</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:6">
       <x:c r="A6" s="0" t="s">
-        <x:v>657</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
-        <x:v>658</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:6">
       <x:c r="A7" s="0" t="s">
-        <x:v>659</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
-        <x:v>660</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:6">
       <x:c r="A8" s="0" t="s">
-        <x:v>661</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
-        <x:v>662</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:6">
       <x:c r="A9" s="0" t="s">
-        <x:v>663</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
-        <x:v>664</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:6">
       <x:c r="A10" s="0" t="s">
-        <x:v>665</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
-        <x:v>666</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:6">
       <x:c r="A11" s="0" t="s">
-        <x:v>667</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
-        <x:v>668</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:6">
       <x:c r="A12" s="0" t="s">
-        <x:v>669</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
-        <x:v>670</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6">
       <x:c r="A13" s="0" t="s">
-        <x:v>671</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
-        <x:v>672</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6">
       <x:c r="A14" s="0" t="s">
-        <x:v>673</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
-        <x:v>674</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6">
       <x:c r="A15" s="0" t="s">
-        <x:v>675</x:v>
+        <x:v>684</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
-        <x:v>676</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6">
       <x:c r="A16" s="0" t="s">
-        <x:v>677</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="B16" s="0" t="s">
-        <x:v>678</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6">
       <x:c r="A17" s="0" t="s">
-        <x:v>679</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
-        <x:v>680</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">